--- v0 (2026-03-01)
+++ v1 (2026-04-15)
@@ -874,54 +874,54 @@
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>School</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E0EBFEC" w14:textId="71D6F18B" w:rsidR="00BC6005" w:rsidRDefault="00F01407" w:rsidP="00BC6005">
+    <w:p w14:paraId="0E0EBFEC" w14:textId="49263C77" w:rsidR="00BC6005" w:rsidRDefault="00F01407" w:rsidP="007673B4">
       <w:pPr>
         <w:spacing w:before="240"/>
-        <w:ind w:left="2430" w:right="1762" w:hanging="540"/>
+        <w:ind w:left="1980" w:right="862" w:hanging="540"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Ikhlazul</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1008,50 +1008,86 @@
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00BC6005" w:rsidRPr="004D4839">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BC6005" w:rsidRPr="00805509">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Fenny Emiliati</w:t>
       </w:r>
+      <w:r w:rsidR="007673B4">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007673B4">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="007673B4" w:rsidRPr="004D4839">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007673B4">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Iki Yusran</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D79B857" w14:textId="77777777" w:rsidR="00BC6005" w:rsidRDefault="00F01407" w:rsidP="00BC6005">
       <w:pPr>
         <w:ind w:left="2525" w:right="1762" w:firstLine="6"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1191,51 +1227,51 @@
           <w:spacing w:val="-8"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Andi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Matappa </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="640E3C44" w14:textId="11A1AB90" w:rsidR="006C0134" w:rsidRDefault="00F01407" w:rsidP="00BC6005">
+    <w:p w14:paraId="013532BE" w14:textId="77777777" w:rsidR="007673B4" w:rsidRDefault="00F01407" w:rsidP="007673B4">
       <w:pPr>
         <w:ind w:left="2525" w:right="1762" w:firstLine="6"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Bimbingan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
@@ -1276,119 +1312,318 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Andi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Matappa Email : </w:t>
+        <w:t>Matappa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70E845CA" w14:textId="7C0E9AD6" w:rsidR="007673B4" w:rsidRDefault="007673B4" w:rsidP="007673B4">
+      <w:pPr>
+        <w:ind w:left="2525" w:right="1762" w:firstLine="6"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Bimbingan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>dan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Konseling,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>STKIP</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Andi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Matappa </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19CA3B04" w14:textId="713A1071" w:rsidR="007673B4" w:rsidRDefault="007673B4" w:rsidP="007673B4">
+      <w:pPr>
+        <w:ind w:left="2525" w:right="1762" w:firstLine="6"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Bimbingan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>dan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Konseling,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>STKIP</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Andi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Matappa </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AEC3413" w14:textId="24D457B3" w:rsidR="007673B4" w:rsidRDefault="00F01407" w:rsidP="007673B4">
+      <w:pPr>
+        <w:ind w:left="2525" w:right="1762" w:firstLine="6"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="640E3C44" w14:textId="1BBD6CDA" w:rsidR="006C0134" w:rsidRDefault="00F01407" w:rsidP="00BC6005">
+      <w:pPr>
+        <w:ind w:left="2525" w:right="1762" w:firstLine="6"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Email : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>ikhlazulanas30@gmail.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="112ADABE" w14:textId="77777777" w:rsidR="006C0134" w:rsidRDefault="006C0134" w:rsidP="00BC6005">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34165CED" w14:textId="77777777" w:rsidR="006C0134" w:rsidRDefault="00F01407">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="991"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Abstrack: </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Penelitian ini mengkaji pengaruh bimbingan kelompok berbasis media sosial terhadap aspirasi karir siswa di SMA Negeri 8 Pangkep. Rumusan masalah difokuskan pada: (1) pelaksanaan bimbingan kelompok menggunakan media sosial, (2) tingkat aspirasi karir siswa </w:t>
-[...5 lines deleted...]
-        <w:t>pulan data berupa angket aspirasi karir yang telah melalui</w:t>
+        <w:t>Penelitian ini mengkaji pengaruh bimbingan kelompok berbasis media sosial terhadap aspirasi karir siswa di SMA Negeri 8 Pangkep. Rumusan masalah difokuskan pada: (1) pelaksanaan bimbingan kelompok menggunakan media sosial, (2) tingkat aspirasi karir siswa sebelum dan sesudah perlakuan, dan (3) peningkatan aspirasi karir setelah intervensi diberikan. Penelitian menggunakan pendekatan kuantitatif dengan desain eksperimen, melibatkan 32 siswa sebagai sampel yang dipilih secara random sampling. Instrumen pengumpulan data berupa angket aspirasi karir yang telah melalui</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>uji validitas dan reliabilitas. Intervensi bimbingan kelompok dilaksanakan dalam tiga sesi melalui Zoom Meeting dengan materi perencanaan karir, pengetahuan diri, dan aspirasi karir.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Hasil</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>peneliti</w:t>
-[...2 lines deleted...]
-        <w:t>an</w:t>
+        <w:t>penelitian</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>menunjukkan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>bahwa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1398,54 +1633,51 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>siswa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>sebelum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>perlakuan berada pada kategori rendah hingga sedang. Setelah diberi layanan bimbingan kelompok berbasis media sosial, aspirasi karir meningkat secara signifikan ke kategori tinggi dan sangat tinggi.</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> Uji statistik menggunakan t-test menunjukkan nilai thitung lebih besar dari ttabel pada taraf signifikansi 5%, sehingga hipotesis diterima. Dengan demikian, bimbingan kelompok melalui media sosial terbukti efektif dalam meningkatkan aspirasi karir siswa.</w:t>
+        <w:t>perlakuan berada pada kategori rendah hingga sedang. Setelah diberi layanan bimbingan kelompok berbasis media sosial, aspirasi karir meningkat secara signifikan ke kategori tinggi dan sangat tinggi. Uji statistik menggunakan t-test menunjukkan nilai thitung lebih besar dari ttabel pada taraf signifikansi 5%, sehingga hipotesis diterima. Dengan demikian, bimbingan kelompok melalui media sosial terbukti efektif dalam meningkatkan aspirasi karir siswa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58F7C8E3" w14:textId="77777777" w:rsidR="006C0134" w:rsidRDefault="00F01407">
       <w:pPr>
         <w:spacing w:before="246"/>
         <w:ind w:left="568"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Kata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -1559,93 +1791,78 @@
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72AE7FD7" w14:textId="77777777" w:rsidR="006C0134" w:rsidRDefault="00F01407">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="987"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Abstract:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>This study examines the influence of group guidance using social media on students’ career aspirations at SMA Negeri 8 Pangkep. The research focuses on: (1) the implementation o</w:t>
-[...2 lines deleted...]
-        <w:t>f group guidance through social media, (2) the level of students’ career aspirations before and after the intervention, and (3) the improvement in career</w:t>
+        <w:t>This study examines the influence of group guidance using social media on students’ career aspirations at SMA Negeri 8 Pangkep. The research focuses on: (1) the implementation of group guidance through social media, (2) the level of students’ career aspirations before and after the intervention, and (3) the improvement in career</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">aspirations following the provided treatment. A quantitative approach with an experimental design was </w:t>
-[...2 lines deleted...]
-        <w:t>employed, involving 32 students selected through random sampling. Data were collected using a career aspiration questionnaire that had undergone validity and reliability testing. The intervention consisted of three group guidance</w:t>
+        <w:t>aspirations following the provided treatment. A quantitative approach with an experimental design was employed, involving 32 students selected through random sampling. Data were collected using a career aspiration questionnaire that had undergone validity and reliability testing. The intervention consisted of three group guidance</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>sessions delivered via Zoo</w:t>
-[...5 lines deleted...]
-        <w:t>career aspirations increased significantly to the high and very high categories. Statistical testing using a t-test showed that the calculated t-value exceeded the critical t-value at the 5% significance level, confirming the acceptance of</w:t>
+        <w:t>sessions delivered via Zoom Meeting, covering career planning, self-knowledge, and career aspirations. The findings indicate that students’ career aspirations prior to the intervention were in the low to moderate category. After receiving group guidance through social media, their career aspirations increased significantly to the high and very high categories. Statistical testing using a t-test showed that the calculated t-value exceeded the critical t-value at the 5% significance level, confirming the acceptance of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>the research hyp</w:t>
-[...2 lines deleted...]
-        <w:t>othesis. Thus, group guidance delivered through social media is proven</w:t>
+        <w:t>the research hypothesis. Thus, group guidance delivered through social media is proven</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>to be effective in enhancing students’ career aspirations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B6B4A73" w14:textId="77777777" w:rsidR="006C0134" w:rsidRDefault="006C0134">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E13F49E" w14:textId="77777777" w:rsidR="006C0134" w:rsidRDefault="00F01407">
       <w:pPr>
         <w:ind w:left="568"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
@@ -1828,75 +2045,69 @@
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B8ABB40" w14:textId="77777777" w:rsidR="006C0134" w:rsidRDefault="00F01407">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>PENDAHULUAN</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="643E4470" w14:textId="77777777" w:rsidR="006C0134" w:rsidRDefault="00F01407">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="252"/>
         <w:ind w:right="992" w:firstLine="566"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Layanan BK mencakup empat bidang layanan yaitu bidang belajar, pribadi, sosial, dan karir. Berdasarkan Peraturan Menteri Pendidikan dan Kebudayaan No. 111 Tahun 2014 (Permendikbud, 2014: 5) menyatakan bahwa “Tujuan khusus layanan adalah membant</w:t>
-[...2 lines deleted...]
-        <w:t>u konseli agar mampu memahami dan menerima diri dan lingkungannya; merencanakan kegiatan penyelesaian studi, perkembangan karir dan kehidupannya di masa yang akan datang”. Sehingga siswa perlu mendapat bantuan dari guru BK berupa layanan</w:t>
+        <w:t>Layanan BK mencakup empat bidang layanan yaitu bidang belajar, pribadi, sosial, dan karir. Berdasarkan Peraturan Menteri Pendidikan dan Kebudayaan No. 111 Tahun 2014 (Permendikbud, 2014: 5) menyatakan bahwa “Tujuan khusus layanan adalah membantu konseli agar mampu memahami dan menerima diri dan lingkungannya; merencanakan kegiatan penyelesaian studi, perkembangan karir dan kehidupannya di masa yang akan datang”. Sehingga siswa perlu mendapat bantuan dari guru BK berupa layanan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>bimbingan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>karir un</w:t>
-[...2 lines deleted...]
-        <w:t>tuk</w:t>
+        <w:t>karir untuk</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>memberikan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>informasi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1906,54 +2117,51 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>menentukan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>pilihan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>karir dan mengambil keputusan karir yang sesuai dengan potensi siswa. Hadiarni (2019: 89) menunjukkan bahwa “Perkembangan aspirasi karir siswa dan dampaknya terhadap layanan bimbingan dan konseling karir m</w:t>
-[...2 lines deleted...]
-        <w:t>enunjukkan tingkat pendidikan memiliki pengaruh</w:t>
+        <w:t>karir dan mengambil keputusan karir yang sesuai dengan potensi siswa. Hadiarni (2019: 89) menunjukkan bahwa “Perkembangan aspirasi karir siswa dan dampaknya terhadap layanan bimbingan dan konseling karir menunjukkan tingkat pendidikan memiliki pengaruh</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>yang</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>signifikan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -2092,63 +2300,60 @@
                               <a:lnTo>
                                 <a:pt x="342900" y="0"/>
                               </a:lnTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="2762BAC8" id="Graphic 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:495pt;margin-top:71.25pt;width:27pt;height:24.75pt;z-index:-15991808;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="342900,314325" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA9mKTHMAIAAOQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5yPLliNOMXQIsWA&#10;oivQDDsrshwbk0VNVOLk34+SrcTdThuWg0yZT/R7j1RWd6dWs6Ny2IAp+Gwy5UwZCWVj9gX/tt18&#10;+MQZemFKocGogp8V8rv1+3erzuZqDjXoUjlGRQzmnS147b3NswxlrVqBE7DKULIC1wpPW7fPSic6&#10;qt7qbD6dLrMOXGkdSIVIbx/6JF/H+lWlpP9aVag80wUnbj6uLq67sGbrlcj3Tti6kQMN8Q8sWtEY&#10;+uil1IPwgh1c80eptpEOECo/kdBmUFWNVFEDqZlNf1PzWgurohYyB+3FJvx/ZeXz8cWxpiz4kjMj&#10;WmrR4+DGMpjTWcwJ82pfXJCH9gnkD6RE9iYTNjhgTpVrA5bEsVN0+nxxWp08k/RycTO/nVI/JKUW&#10;s5vF/GP4WCbydFge0D8qiIXE8Ql936gyRaJOkTyZFDpqd2i0jo32nFGjHWfU6F3faCt8OBfYhZB1&#10;Vyb1hUjItnBUW4g4H0QkvkkJMb1CtBlDSdUIlXLpaWO5HvNGeAKkZw8cfffv0HGyiWUqJzWg6i0O&#10;yqPXFzcIN/YbQTflptE66Ee3391rx46CjN3E39CqESwOQ9//MAk7KM80VR0NUsHx50E4xZn+Ymhu&#10;wx1MgUvBLgXO63uINzVa79BvT9+Fs8xSWHBP4/MM6VaIPA0G8Q+AHhtOGvh88FA1YWoit57RsKGr&#10;FPUP1z7c1fE+oq5/TutfAAAA//8DAFBLAwQUAAYACAAAACEAnwFRxeAAAAAMAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPT0+EMBDF7yZ+h2ZMvJjdVmRVkLIxJB6M8eC6l70VGIFIp4SWP357Z096m5n3&#10;8ub3sv1qezHj6DtHGm63CgRS5eqOGg3Hz5fNIwgfDNWmd4QaftDDPr+8yExau4U+cD6ERnAI+dRo&#10;aEMYUil91aI1fusGJNa+3GhN4HVsZD2ahcNtLyOl7qU1HfGH1gxYtFh9HyaroaBSnV538/GuuHmb&#10;1vA+NQ8Lan19tT4/gQi4hj8znPEZHXJmKt1EtRe9hiRR3CWwEEc7EGeHimM+lTwlkQKZZ/J/ifwX&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPZikxzACAADkBAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAnwFRxeAAAAAMAQAADwAAAAAAAAAAAAAA&#10;AACKBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" path="m342900,l,,,314325r342900,l342900,xe" stroked="f">
+              <v:shape w14:anchorId="5F3000D6" id="Graphic 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:495pt;margin-top:71.25pt;width:27pt;height:24.75pt;z-index:-15991808;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="342900,314325" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA9mKTHMAIAAOQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5yPLliNOMXQIsWA&#10;oivQDDsrshwbk0VNVOLk34+SrcTdThuWg0yZT/R7j1RWd6dWs6Ny2IAp+Gwy5UwZCWVj9gX/tt18&#10;+MQZemFKocGogp8V8rv1+3erzuZqDjXoUjlGRQzmnS147b3NswxlrVqBE7DKULIC1wpPW7fPSic6&#10;qt7qbD6dLrMOXGkdSIVIbx/6JF/H+lWlpP9aVag80wUnbj6uLq67sGbrlcj3Tti6kQMN8Q8sWtEY&#10;+uil1IPwgh1c80eptpEOECo/kdBmUFWNVFEDqZlNf1PzWgurohYyB+3FJvx/ZeXz8cWxpiz4kjMj&#10;WmrR4+DGMpjTWcwJ82pfXJCH9gnkD6RE9iYTNjhgTpVrA5bEsVN0+nxxWp08k/RycTO/nVI/JKUW&#10;s5vF/GP4WCbydFge0D8qiIXE8Ql936gyRaJOkTyZFDpqd2i0jo32nFGjHWfU6F3faCt8OBfYhZB1&#10;Vyb1hUjItnBUW4g4H0QkvkkJMb1CtBlDSdUIlXLpaWO5HvNGeAKkZw8cfffv0HGyiWUqJzWg6i0O&#10;yqPXFzcIN/YbQTflptE66Ee3391rx46CjN3E39CqESwOQ9//MAk7KM80VR0NUsHx50E4xZn+Ymhu&#10;wx1MgUvBLgXO63uINzVa79BvT9+Fs8xSWHBP4/MM6VaIPA0G8Q+AHhtOGvh88FA1YWoit57RsKGr&#10;FPUP1z7c1fE+oq5/TutfAAAA//8DAFBLAwQUAAYACAAAACEAnwFRxeAAAAAMAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPT0+EMBDF7yZ+h2ZMvJjdVmRVkLIxJB6M8eC6l70VGIFIp4SWP357Z096m5n3&#10;8ub3sv1qezHj6DtHGm63CgRS5eqOGg3Hz5fNIwgfDNWmd4QaftDDPr+8yExau4U+cD6ERnAI+dRo&#10;aEMYUil91aI1fusGJNa+3GhN4HVsZD2ahcNtLyOl7qU1HfGH1gxYtFh9HyaroaBSnV538/GuuHmb&#10;1vA+NQ8Lan19tT4/gQi4hj8znPEZHXJmKt1EtRe9hiRR3CWwEEc7EGeHimM+lTwlkQKZZ/J/ifwX&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPZikxzACAADkBAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAnwFRxeAAAAAMAQAADwAAAAAAAAAAAAAA&#10;AACKBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" path="m342900,l,,,314325r342900,l342900,xe" stroked="f">
                 <v:path arrowok="t"/>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
-        <w:t>Salah satu faktor yang memengaruhi perkembangan aspirasi tersebut adalah faktor pribadi, yang mencakup kecerdasan, mi</w:t>
-[...2 lines deleted...]
-        <w:t>nat pribadi, pengalaman masa lalu, pola kepribadian, nilai-nilai pribadi, jenis kelamin, persaingan, latar belakang etnis, serta</w:t>
+        <w:t>Salah satu faktor yang memengaruhi perkembangan aspirasi tersebut adalah faktor pribadi, yang mencakup kecerdasan, minat pribadi, pengalaman masa lalu, pola kepribadian, nilai-nilai pribadi, jenis kelamin, persaingan, latar belakang etnis, serta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>faktor lingkungan seperti aspirasi orang tua, harapan sosial, dorongan keluarga, urutan kelahiran, tradisi budaya, nilai-nilai sosial yang berbeda-beda sesuai dengan bidang pencapaian, dan pengaruh media massa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48695847" w14:textId="77777777" w:rsidR="006C0134" w:rsidRDefault="00F01407">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="255" w:lineRule="exact"/>
         <w:ind w:left="101"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri"/>
           <w:position w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri"/>
@@ -2473,122 +2678,101 @@
       </w:r>
       <w:r>
         <w:t>minat</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>belajar,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38739351" w14:textId="77777777" w:rsidR="006C0134" w:rsidRDefault="00F01407">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:ind w:right="992"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>menentukan tujuan yaitu tidak memiliki gambaran jelas apa yang ingin dicapai setelah lulus SMA, kurang percaya diri, cenderung pas</w:t>
-[...2 lines deleted...]
-        <w:t>if seperti lebih suka mengikuti arus dari pada mengambil inisiatif sendiri atau seringkali menunggu arahan dari orang lain dan kurang informasi.</w:t>
+        <w:t>menentukan tujuan yaitu tidak memiliki gambaran jelas apa yang ingin dicapai setelah lulus SMA, kurang percaya diri, cenderung pasif seperti lebih suka mengikuti arus dari pada mengambil inisiatif sendiri atau seringkali menunggu arahan dari orang lain dan kurang informasi.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44E75DD2" w14:textId="77777777" w:rsidR="006C0134" w:rsidRDefault="00F01407">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="990" w:firstLine="566"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Peran media sosial dalam aspirasi karir adalah kemampuannya untuk memperluas jaringan profesional. Melalui media sosial, individu dapat terhubung dengan rekan siswa, Guru, dan profesional lainnya di Sekolah dan di media sosial, tanpa batasan geografis. Jar</w:t>
-[...2 lines deleted...]
-        <w:t>ingan ini tidak hanya memberikan dukungan, tetapi juga membuka pintu untuk kolaborasi dan peluang kerja ataupun peluang kuliah yang mungkin tidak ditemukan melalui metode konvensional.</w:t>
+        <w:t>Peran media sosial dalam aspirasi karir adalah kemampuannya untuk memperluas jaringan profesional. Melalui media sosial, individu dapat terhubung dengan rekan siswa, Guru, dan profesional lainnya di Sekolah dan di media sosial, tanpa batasan geografis. Jaringan ini tidak hanya memberikan dukungan, tetapi juga membuka pintu untuk kolaborasi dan peluang kerja ataupun peluang kuliah yang mungkin tidak ditemukan melalui metode konvensional.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B07217E" w14:textId="77777777" w:rsidR="006C0134" w:rsidRDefault="00F01407">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="992" w:firstLine="566"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Miller G. E (2020: 10) menyatakan bahwa “Hasil penelitian menyatakan pe</w:t>
-[...2 lines deleted...]
-        <w:t>manfaatan media internet berdampak positif untuk siswa yang mempunyai masalah gangguan emosi untuk menemukan, mempersiapkan, dan mengkomunikasikan minat</w:t>
+        <w:t>Miller G. E (2020: 10) menyatakan bahwa “Hasil penelitian menyatakan pemanfaatan media internet berdampak positif untuk siswa yang mempunyai masalah gangguan emosi untuk menemukan, mempersiapkan, dan mengkomunikasikan minat</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>karir terhadap eksplorasi karir”. Seiring dengan perkembangannya, media sosial telah dimanfaatkan untuk</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> hal-hal lain yang tidak hanya berkaitan dengan hiburan.</w:t>
+        <w:t>karir terhadap eksplorasi karir”. Seiring dengan perkembangannya, media sosial telah dimanfaatkan untuk hal-hal lain yang tidak hanya berkaitan dengan hiburan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B9CE7AB" w14:textId="77777777" w:rsidR="006C0134" w:rsidRDefault="00F01407">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:ind w:right="992" w:firstLine="566"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Taylor dan Kent (2020: 129) menyatakan bahwa “Media sosial juga merupakan media online yang dapat digunakan oleh penggunanya untuk berbagi informasi, berpartisipasi terhadap berita tertentu yang dapa</w:t>
-[...5 lines deleted...]
-        <w:t>ang menyuarakan tentang keluhan masyarakat agar dapat ditindaklanjuti oleh pemerintah yang berkaitan dengan permasalahan tersebut”.</w:t>
+        <w:t>Taylor dan Kent (2020: 129) menyatakan bahwa “Media sosial juga merupakan media online yang dapat digunakan oleh penggunanya untuk berbagi informasi, berpartisipasi terhadap berita tertentu yang dapat disampaikan di blog, jejaring sosial, forum, wiki dan dunia virtual lainnya. Sabila (2019: 76) menyatakan bahwa “Fenomena yang akhir-akhir ini menarik adalah adanya aspirasi yang disampaikan oleh beberapa konten kreator (pembuat konten di media sosial) yang menyuarakan tentang keluhan masyarakat agar dapat ditindaklanjuti oleh pemerintah yang berkaitan dengan permasalahan tersebut”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D705F91" w14:textId="77777777" w:rsidR="006C0134" w:rsidRDefault="00F01407">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="990" w:firstLine="566"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Penetapan untuk layanan dasar sebagaimana diatur dalam Permendikbud No 111 Tahun 2014 membutuhkan presentase waktu yang lebi</w:t>
-[...2 lines deleted...]
-        <w:t>h besar daripada komponen</w:t>
+        <w:t>Penetapan untuk layanan dasar sebagaimana diatur dalam Permendikbud No 111 Tahun 2014 membutuhkan presentase waktu yang lebih besar daripada komponen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>layanan lainnya. Penetapan persentase tersebut didasarkan pada hasil analisis kebutuhan di setiap lembaga pendidikan. Hartini (2016:6) menjelaskan bahwa “Layanan bimbingan kelompok</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="57"/>
           <w:w w:val="150"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>merupakan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="60"/>
           <w:w w:val="150"/>
         </w:rPr>
@@ -2743,67 +2927,61 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>pemecahan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>individu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>yang menjadi pes</w:t>
-[...2 lines deleted...]
-        <w:t>erta kagiatan kelompok”. Pelaksanaan bimbingan melalui kegiatan kelompok peserta didik dapat mencapai tujuan bersama. Bimbingan kelompok yang dilaksanakan akan memberikan pengalaman-pengalaman baru, gagasan, serta diharapkan pemahaman para peserta didik.</w:t>
+        <w:t>yang menjadi peserta kagiatan kelompok”. Pelaksanaan bimbingan melalui kegiatan kelompok peserta didik dapat mencapai tujuan bersama. Bimbingan kelompok yang dilaksanakan akan memberikan pengalaman-pengalaman baru, gagasan, serta diharapkan pemahaman para peserta didik.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BCCB926" w14:textId="77777777" w:rsidR="006C0134" w:rsidRDefault="00F01407">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="987" w:firstLine="566"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>B</w:t>
-[...2 lines deleted...]
-        <w:t>erdasarkan uraian di atas, penulis bermaksud melakukan penelitian dengan judul pengaruh bimbingan kelompok dengan menggunakan media sosial terhadap aspirasi karir siswa di SMA Negeri 8 Pangkep Tahun Ajaran 2024/2025. Tujuan layanan bimbingan kelompok</w:t>
+        <w:t>Berdasarkan uraian di atas, penulis bermaksud melakukan penelitian dengan judul pengaruh bimbingan kelompok dengan menggunakan media sosial terhadap aspirasi karir siswa di SMA Negeri 8 Pangkep Tahun Ajaran 2024/2025. Tujuan layanan bimbingan kelompok</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>menurut</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>beberapa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -2858,57 +3036,51 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>kelompok merupakan sebuah layanan bimbingan konseling yang bertujuan untuk membentuk</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>pribadi individu yang dapat hidup secara harmonis, dinamis, produktif, kreatif dan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>mampu menyesuaikan diri</w:t>
-[...5 lines deleted...]
-        <w:t>gkaran pertemanan, 3) penunjang bisnis yang sedang</w:t>
+        <w:t>mampu menyesuaikan diri dengan lingkungannya secara optimal. Pelaksanaan dilakukan dengan cara berkelompok dengan memperhatikan norma-norma yang belaku dengan memanfaatkan dinamika kelompok. Manfaat dari media sosial adalah 1) sosial media untuk bersosialisasi, 2) memperluas lingkaran pertemanan, 3) penunjang bisnis yang sedang</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>dibangun,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>4)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -3154,63 +3326,60 @@
                               <a:lnTo>
                                 <a:pt x="342900" y="0"/>
                               </a:lnTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="3B6EF7A3" id="Graphic 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:498.75pt;margin-top:31.8pt;width:27pt;height:24.75pt;z-index:-15990784;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="342900,314325" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDzFawlMAIAAOQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5yPbliMOMXQIsWA&#10;oivQFDsrshwbk0VNVOLk34+SrcTdThuWg0yZT/R7j1RWt6dWs6Ny2IAp+Gwy5UwZCWVj9gV/3W4+&#10;fOYMvTCl0GBUwc8K+e36/btVZ3M1hxp0qRyjIgbzzha89t7mWYayVq3ACVhlKFmBa4WnrdtnpRMd&#10;VW91Np9OP2UduNI6kAqR3t73Sb6O9atKSf+tqlB5pgtO3HxcXVx3Yc3WK5HvnbB1Iwca4h9YtKIx&#10;9NFLqXvhBTu45o9SbSMdIFR+IqHNoKoaqaIGUjOb/qbmpRZWRS1kDtqLTfj/ysqn47NjTVnwJWdG&#10;tNSih8GNZTCns5gT5sU+uyAP7SPIH0iJ7E0mbHDAnCrXBiyJY6fo9PnitDp5Junl4ma+nFI/JKUW&#10;s5vF/GP4WCbydFge0D8oiIXE8RF936gyRaJOkTyZFDpqd2i0jo32nFGjHWfU6F3faCt8OBfYhZB1&#10;Vyb1hUjItnBUW4g4H0QkvkkJMb1CtBlDSdUIlXLpaWO5HvNGeAKkZw8cfffv0HGyiWUqJzWg6i0O&#10;yqPXFzcIN/YbQTflptE66Ee3391px46CjN3E39CqESwOQ9//MAk7KM80VR0NUsHx50E4xZn+amhu&#10;wx1MgUvBLgXO6zuINzVa79BvT9+Fs8xSWHBP4/ME6VaIPA0G8Q+AHhtOGvhy8FA1YWoit57RsKGr&#10;FPUP1z7c1fE+oq5/TutfAAAA//8DAFBLAwQUAAYACAAAACEAcjvV0+AAAAALAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPPU/DMBCGdyT+g3VILIjaIUrahjgVisSAEAOlC5sTX5OI+BzFzgf/Hnei2308&#10;eu+5/LCans04us6ShGgjgCHVVnfUSDh9vT7ugDmvSKveEkr4RQeH4vYmV5m2C33ifPQNCyHkMiWh&#10;9X7IOHd1i0a5jR2Qwu5sR6N8aMeG61EtIdz0/EmIlBvVUbjQqgHLFuuf42QklFSJ77dkPsXlw/u0&#10;+o+p2S4o5f3d+vIMzOPq/2G46Ad1KIJTZSfSjvUS9vttElAJaZwCuwAiicKkClUUR8CLnF//UPwB&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA8xWsJTACAADkBAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAcjvV0+AAAAALAQAADwAAAAAAAAAAAAAA&#10;AACKBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" path="m342900,l,,,314325r342900,l342900,xe" stroked="f">
+              <v:shape w14:anchorId="2D1AF61C" id="Graphic 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:498.75pt;margin-top:31.8pt;width:27pt;height:24.75pt;z-index:-15990784;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="342900,314325" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDzFawlMAIAAOQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5yPbliMOMXQIsWA&#10;oivQFDsrshwbk0VNVOLk34+SrcTdThuWg0yZT/R7j1RWt6dWs6Ny2IAp+Gwy5UwZCWVj9gV/3W4+&#10;fOYMvTCl0GBUwc8K+e36/btVZ3M1hxp0qRyjIgbzzha89t7mWYayVq3ACVhlKFmBa4WnrdtnpRMd&#10;VW91Np9OP2UduNI6kAqR3t73Sb6O9atKSf+tqlB5pgtO3HxcXVx3Yc3WK5HvnbB1Iwca4h9YtKIx&#10;9NFLqXvhBTu45o9SbSMdIFR+IqHNoKoaqaIGUjOb/qbmpRZWRS1kDtqLTfj/ysqn47NjTVnwJWdG&#10;tNSih8GNZTCns5gT5sU+uyAP7SPIH0iJ7E0mbHDAnCrXBiyJY6fo9PnitDp5Junl4ma+nFI/JKUW&#10;s5vF/GP4WCbydFge0D8oiIXE8RF936gyRaJOkTyZFDpqd2i0jo32nFGjHWfU6F3faCt8OBfYhZB1&#10;Vyb1hUjItnBUW4g4H0QkvkkJMb1CtBlDSdUIlXLpaWO5HvNGeAKkZw8cfffv0HGyiWUqJzWg6i0O&#10;yqPXFzcIN/YbQTflptE66Ee3391px46CjN3E39CqESwOQ9//MAk7KM80VR0NUsHx50E4xZn+amhu&#10;wx1MgUvBLgXO6zuINzVa79BvT9+Fs8xSWHBP4/ME6VaIPA0G8Q+AHhtOGvhy8FA1YWoit57RsKGr&#10;FPUP1z7c1fE+oq5/TutfAAAA//8DAFBLAwQUAAYACAAAACEAcjvV0+AAAAALAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPPU/DMBCGdyT+g3VILIjaIUrahjgVisSAEAOlC5sTX5OI+BzFzgf/Hnei2308&#10;eu+5/LCans04us6ShGgjgCHVVnfUSDh9vT7ugDmvSKveEkr4RQeH4vYmV5m2C33ifPQNCyHkMiWh&#10;9X7IOHd1i0a5jR2Qwu5sR6N8aMeG61EtIdz0/EmIlBvVUbjQqgHLFuuf42QklFSJ77dkPsXlw/u0&#10;+o+p2S4o5f3d+vIMzOPq/2G46Ad1KIJTZSfSjvUS9vttElAJaZwCuwAiicKkClUUR8CLnF//UPwB&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA8xWsJTACAADkBAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAcjvV0+AAAAALAQAADwAAAAAAAAAAAAAA&#10;AACKBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" path="m342900,l,,,314325r342900,l342900,xe" stroked="f">
                 <v:path arrowok="t"/>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
-        <w:t>6) sebagai Sarana Dokumentasi, Integrasi, dan Administrasi, 7) sarana Perencanaan, Manajemen, dan juga Strategi, 8) sa</w:t>
-[...2 lines deleted...]
-        <w:t>rana hiburan. Faktor-faktor yang mempengaruhi aspirasi</w:t>
+        <w:t>6) sebagai Sarana Dokumentasi, Integrasi, dan Administrasi, 7) sarana Perencanaan, Manajemen, dan juga Strategi, 8) sarana hiburan. Faktor-faktor yang mempengaruhi aspirasi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>adalah</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>faktor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -3446,54 +3615,51 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>METODE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AC23127" w14:textId="77777777" w:rsidR="006C0134" w:rsidRDefault="006C0134">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36E4A12D" w14:textId="77777777" w:rsidR="006C0134" w:rsidRDefault="00F01407">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="991" w:firstLine="708"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Identifikasi variabel adalah gejala suatu peristiwa yang keberada</w:t>
-[...2 lines deleted...]
-        <w:t>annya dapat diperoleh</w:t>
+        <w:t>Identifikasi variabel adalah gejala suatu peristiwa yang keberadaannya dapat diperoleh</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>baik</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>secara</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -3539,127 +3705,115 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>penelitian</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>ini digunakan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>dua variabel yaitu variabel bebas dan variabel terikat. Variavel bebas yaitu bimbingan kelompok dengan menggunakan media sosial dengan simbol (X) dan variabel t</w:t>
-[...2 lines deleted...]
-        <w:t>erikat adalah aspirasi karir siswa dengan simbol (Y)</w:t>
+        <w:t>dua variabel yaitu variabel bebas dan variabel terikat. Variavel bebas yaitu bimbingan kelompok dengan menggunakan media sosial dengan simbol (X) dan variabel terikat adalah aspirasi karir siswa dengan simbol (Y)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C08066C" w14:textId="77777777" w:rsidR="006C0134" w:rsidRDefault="00F01407">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="3" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="987" w:firstLine="566"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Populasi dalam penelitian ini adalah 212 orang siswa SMA 8 Pangkep terbagi dalam 9 kelas. Teknik pengambilan sampel dalam penelitian yang akan dilakukan menggunakan teknik </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>random sampling</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">. Yaitu, dengan </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">pertimbangan yang cermat dan strategi yang tepat peneliti dapat menentukan sesuai tujuan yaitu mengambil mahasiswa yang terdapat tingkat </w:t>
+        <w:t xml:space="preserve">. Yaitu, dengan pertimbangan yang cermat dan strategi yang tepat peneliti dapat menentukan sesuai tujuan yaitu mengambil mahasiswa yang terdapat tingkat </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">stress </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">akademik yang rendah untuk dimasukkan kedalam anggota </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>sampel.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AEB5D96" w14:textId="77777777" w:rsidR="006C0134" w:rsidRDefault="00F01407">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="2" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="987" w:firstLine="708"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Dalam penelitian ini, peneliti menggunakan beberapa teknik pengumpulan data, yaitu observasi dan angket/kuisioner. Adapun untuk mempermudah responden dalam menjawab suatu pertanyaan maupun pernyataan dalam angket, maka peneliti menunggunakan bentuk jawaban</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> skala </w:t>
+        <w:t xml:space="preserve">Dalam penelitian ini, peneliti menggunakan beberapa teknik pengumpulan data, yaitu observasi dan angket/kuisioner. Adapun untuk mempermudah responden dalam menjawab suatu pertanyaan maupun pernyataan dalam angket, maka peneliti menunggunakan bentuk jawaban skala </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">likert. </w:t>
       </w:r>
       <w:r>
         <w:t>sebelum angket tersebut digunakan, maka terlebih dahulu peneliti menguji validasi dan reliabilitas angket tersebut untuk</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>mengetahui apakah angket tersebut layak atau tidak untuk digunakan. Sebelum penelitian yang sesungguhnya dilakukan, maka</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> terlebih dahulu instrument diuji cobakan untuk mendapatkan</w:t>
+        <w:t>mengetahui apakah angket tersebut layak atau tidak untuk digunakan. Sebelum penelitian yang sesungguhnya dilakukan, maka terlebih dahulu instrument diuji cobakan untuk mendapatkan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>validitas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>dan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -4043,54 +4197,51 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>nilai</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>tera</w:t>
-[...2 lines deleted...]
-        <w:t>ndah</w:t>
+        <w:t>terandah</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>=</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>156</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -5098,54 +5249,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>validasi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>lapangan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B7EEB3E" w14:textId="77777777" w:rsidR="006C0134" w:rsidRDefault="00F01407">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="1007" w:right="992"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Uji coba dilakukan dengan membagikan angket berisi </w:t>
-[...2 lines deleted...]
-        <w:t>pertanyaan kepada peserta didik yang menjadi sampel dan uji validasi lapangan. Hasil uji coba kemudian dianalisis dengan menggunakan program SPSS veris 21 untuk mengetahui validitas dan reabilitas instrumen angket.</w:t>
+        <w:t>Uji coba dilakukan dengan membagikan angket berisi pertanyaan kepada peserta didik yang menjadi sampel dan uji validasi lapangan. Hasil uji coba kemudian dianalisis dengan menggunakan program SPSS veris 21 untuk mengetahui validitas dan reabilitas instrumen angket.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F138696" w14:textId="77777777" w:rsidR="006C0134" w:rsidRDefault="00F01407">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="988" w:firstLine="604"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15731200" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="11E237FA" wp14:editId="2E8A3C13">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>2020570</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>992360</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="410209" cy="428625"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="12" name="Image 12"/>
@@ -5159,106 +5307,100 @@
                     <pic:cNvPr id="12" name="Image 12"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="410209" cy="428625"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
-        <w:t>Dalam penelitian ini data yang diperoleh</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> berbentuk ordinal maka dari itu uji hipotesis yang digunakan adalah analisis non parametrik. Adapun rumus yang digunakan adalah </w:t>
+        <w:t xml:space="preserve">Dalam penelitian ini data yang diperoleh berbentuk ordinal maka dari itu uji hipotesis yang digunakan adalah analisis non parametrik. Adapun rumus yang digunakan adalah </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>wilcoxon Matched pairs</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Menurut Sugiyono</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>(2013: 152) “</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>wilcoxon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Matched pairs </w:t>
       </w:r>
       <w:r>
-        <w:t>untuk menguji hipotesis komparatif dua sampel berp</w:t>
-[...2 lines deleted...]
-        <w:t>asangan bila datanya berbentuk ordinal. Cara mengambil keputusan menggunakan pedoman dengan taraf signifikansi 5% dengan ketentuan menggunakan SPSS versi 21. adapun rumus yang digunakan adalah:</w:t>
+        <w:t>untuk menguji hipotesis komparatif dua sampel berpasangan bila datanya berbentuk ordinal. Cara mengambil keputusan menggunakan pedoman dengan taraf signifikansi 5% dengan ketentuan menggunakan SPSS versi 21. adapun rumus yang digunakan adalah:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B1EF2E5" w14:textId="77777777" w:rsidR="006C0134" w:rsidRDefault="00F01407">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="182"/>
         <w:ind w:left="1173"/>
       </w:pPr>
       <w:r>
         <w:t>t</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t>=</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D592332" w14:textId="77777777" w:rsidR="006C0134" w:rsidRDefault="006C0134">
@@ -5867,57 +6009,51 @@
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="73"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10C0862B" w14:textId="77777777" w:rsidR="006C0134" w:rsidRDefault="00F01407">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="992" w:firstLine="811"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Analisis data merupakan kegiatan setelah data dari seluruh responden</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>terkumpul. Kegiatan dalam analisis data adalah mengelompokkan data berdasarkan variabel dan jenis responden, mentabulasi data berdasarkan variabel dan jenis responden, menyajikan data tia</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> dilakukan untuk mengetahui gambaran secara umum pengaruh bimbingan kelompok dengan menggunakan media sosial terhadap aspirasi karir siswa di SMA Negeri 8 Pangkep sebelum diberi perlakuan</w:t>
+        <w:t>terkumpul. Kegiatan dalam analisis data adalah mengelompokkan data berdasarkan variabel dan jenis responden, mentabulasi data berdasarkan variabel dan jenis responden, menyajikan data tiap variabel yang diteliti, melakukan perhitungan untuk menjawab rumusan masalah dan melakukan perhitungan untuk menguji hipotesis, langkah terakhir tidak dilakukan. Sebelum dilakukan uji statistic terlebih dahulu disajikan statistic deskriptif. Hal tersebut dilakukan untuk mengetahui gambaran secara umum pengaruh bimbingan kelompok dengan menggunakan media sosial terhadap aspirasi karir siswa di SMA Negeri 8 Pangkep sebelum diberi perlakuan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44E7EAED" w14:textId="77777777" w:rsidR="006C0134" w:rsidRDefault="00F01407">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="1379"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Data</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>aspirasi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
@@ -5956,54 +6092,51 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>perlakuan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>(posttest).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>Se</w:t>
-[...2 lines deleted...]
-        <w:t>lanjutnya</w:t>
+        <w:t>Selanjutnya</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>jika</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="102C4EA2" w14:textId="77777777" w:rsidR="006C0134" w:rsidRDefault="00F01407">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="52" w:line="158" w:lineRule="auto"/>
         <w:ind w:right="1173"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri"/>
           <w:position w:val="13"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -6035,92 +6168,80 @@
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="272415" cy="316865"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="0909C1EB" w14:textId="77777777" w:rsidR="006C0134" w:rsidRDefault="00F01407">
                             <w:pPr>
                               <w:pStyle w:val="BodyText"/>
                               <w:spacing w:line="242" w:lineRule="auto"/>
                               <w:ind w:left="27" w:hanging="28"/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-4"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">yang </w:t>
-[...5 lines deleted...]
-                              <w:t>iswa</w:t>
+                              <w:t>yang iswa</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="41652042" id="Textbox 16" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:488.75pt;margin-top:.4pt;width:21.45pt;height:24.95pt;z-index:-15989248;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBAwhyBqwEAAEcDAAAOAAAAZHJzL2Uyb0RvYy54bWysUlFv2yAQfp/U/4B4X5x4a1ZZcaqt1aZJ&#10;1Vap3Q/AGGJUwzGOxM6/34HjtGrfpr7AAR/ffd/dba5H27ODCmjA1Xy1WHKmnITWuF3N/zx+/3jF&#10;GUbhWtGDUzU/KuTX24sPm8FXqoQO+lYFRiQOq8HXvIvRV0WBslNW4AK8cvSoIVgR6Rh2RRvEQOy2&#10;L8rlcl0MEFofQCpEur2dHvk282utZPytNarI+pqTtpjXkNcmrcV2I6pdEL4z8iRD/IcKK4yjpGeq&#10;WxEF2wfzhsoaGQBBx4UEW4DWRqrsgdyslq/cPHTCq+yFioP+XCZ8P1r563AfmGmpd2vOnLDUo0c1&#10;xgZGRjdUnsFjRagHT7g4foORoNkq+juQT0iQ4gVm+oCETuUYdbBpJ6OMPlIHjueqUxYm6bL8Un5e&#10;XXIm6enTan21vkxpi+fPPmD8ocCyFNQ8UFOzAHG4wzhBZ8hJy5Q+qYpjM2Z75eylgfZIVgbqec3x&#10;714ExVn/01FR04DMQZiDZg5C7G8gj1Fy5ODrPoI2WUDKNPGeBFC3soXTZKVxeHnOqOf53/4DAAD/&#10;/wMAUEsDBBQABgAIAAAAIQD/6YcI3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqE1FGxqyqSoEJ6SqaThwdOJtEjVeh9htw9/jnuA4mtHMm2w92V6cafSdY4THmQJBXDvT&#10;cYPwWb4/PIPwQbPRvWNC+CEP6/z2JtOpcRcu6LwPjYgl7FON0IYwpFL6uiWr/cwNxNE7uNHqEOXY&#10;SDPqSyy3vZwrtZRWdxwXWj3Qa0v1cX+yCJsvLt667221Kw5FV5YrxR/LI+L93bR5ARFoCn9huOJH&#10;dMgjU+VObLzoEVZJsohRhHjgaqu5egJRISxUAjLP5P8D+S8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAQMIcgasBAABHAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA/+mHCN4AAAAIAQAADwAAAAAAAAAAAAAAAAAFBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAABAFAAAAAA==&#10;" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="0909C1EB" w14:textId="77777777" w:rsidR="006C0134" w:rsidRDefault="00F01407">
                       <w:pPr>
                         <w:pStyle w:val="BodyText"/>
                         <w:spacing w:line="242" w:lineRule="auto"/>
                         <w:ind w:left="27" w:hanging="28"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:spacing w:val="-4"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">yang </w:t>
-[...5 lines deleted...]
-                        <w:t>iswa</w:t>
+                        <w:t>yang iswa</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri"/>
           <w:noProof/>
           <w:position w:val="13"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487327744" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32A70688" wp14:editId="4CB24E45">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>6200775</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
@@ -6167,51 +6288,51 @@
                               <a:lnTo>
                                 <a:pt x="342900" y="0"/>
                               </a:lnTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="4914AF56" id="Graphic 17" o:spid="_x0000_s1026" style="position:absolute;margin-left:488.25pt;margin-top:2.05pt;width:27pt;height:24.75pt;z-index:-15988736;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="342900,314325" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBwYQVjMQIAAOYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5yPbuuMOMXQIsWA&#10;oivQDDsrshwbk0WNUmL334+SrcTdThuWg0yJTxQfH5n1Td9qdlLoGjAFX8zmnCkjoWzMoeDfdtt3&#10;15w5L0wpNBhV8Bfl+M3m7Zt1Z3O1hBp0qZBREOPyzha89t7mWeZkrVrhZmCVIWcF2ApPWzxkJYqO&#10;orc6W87nH7IOsLQIUjlHp3eDk29i/KpS0n+tKqc80wWn3HxcMa77sGabtcgPKGzdyDEN8Q9ZtKIx&#10;9Og51J3wgh2x+SNU20gEB5WfSWgzqKpGqsiB2Czmv7F5roVVkQsVx9lzmdz/CysfT0/ImpK0+8iZ&#10;ES1pdD+Wg06oPJ11OaGe7RMGgs4+gPzhyJG98oSNGzF9hW3AEj3Wx1q/nGutes8kHa6ulp/mpIgk&#10;12pxtVq+D49lIk+X5dH5ewUxkDg9OD9IVSZL1MmSvUkmkuBBah2l9pyR1MgZSb0fpLbCh3shu2Cy&#10;7pJJfU4keFs4qR1EnA8kUr6JCWV6gWgzhRKrCSr50tfGcAPmFfEESN8BOHn379CxtynLFE5qcGoo&#10;cWAea32uBuGm9Xagm3LbaB34OzzsbzWyk6DCbuNvlGoCi80w6B86YQ/lC/VVR51UcPfzKFBxpr8Y&#10;6twwhcnAZOyTgV7fQpzVWHp0ftd/F2iZJbPgntrnEdJciDw1BuUfAAM23DTw+eihakLXxNyGjMYN&#10;DVPkPw5+mNbpPqIuf0+bXwAAAP//AwBQSwMEFAAGAAgAAAAhAJv44X3fAAAACQEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj71OxDAQhHsk3sFaJBrE2UdIDkI2JxSJAqErOK6hc5IliYjXUez88Pb4Kihn&#10;ZzTzbbZfTS9mGl1nGWG7USCIK1t33CCcPl5uH0A4r7nWvWVC+CEH+/zyItNpbRd+p/noGxFK2KUa&#10;ofV+SKV0VUtGu40diIP3ZUejfZBjI+tRL6Hc9PJOqUQa3XFYaPVARUvV93EyCAWX6vM1nk9RcfM2&#10;rf4wNbuFEK+v1ucnEJ5W/xeGM35AhzwwlXbi2oke4XGXxCGKcL8FcfZVpMKhRIijBGSeyf8f5L8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAcGEFYzECAADmBAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAm/jhfd8AAAAJAQAADwAAAAAAAAAAAAAA&#10;AACLBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" path="m342900,l,,,314325r342900,l342900,xe" stroked="f">
+              <v:shape w14:anchorId="754CB460" id="Graphic 17" o:spid="_x0000_s1026" style="position:absolute;margin-left:488.25pt;margin-top:2.05pt;width:27pt;height:24.75pt;z-index:-15988736;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="342900,314325" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBwYQVjMQIAAOYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5yPbuuMOMXQIsWA&#10;oivQDDsrshwbk0WNUmL334+SrcTdThuWg0yJTxQfH5n1Td9qdlLoGjAFX8zmnCkjoWzMoeDfdtt3&#10;15w5L0wpNBhV8Bfl+M3m7Zt1Z3O1hBp0qZBREOPyzha89t7mWeZkrVrhZmCVIWcF2ApPWzxkJYqO&#10;orc6W87nH7IOsLQIUjlHp3eDk29i/KpS0n+tKqc80wWn3HxcMa77sGabtcgPKGzdyDEN8Q9ZtKIx&#10;9Og51J3wgh2x+SNU20gEB5WfSWgzqKpGqsiB2Czmv7F5roVVkQsVx9lzmdz/CysfT0/ImpK0+8iZ&#10;ES1pdD+Wg06oPJ11OaGe7RMGgs4+gPzhyJG98oSNGzF9hW3AEj3Wx1q/nGutes8kHa6ulp/mpIgk&#10;12pxtVq+D49lIk+X5dH5ewUxkDg9OD9IVSZL1MmSvUkmkuBBah2l9pyR1MgZSb0fpLbCh3shu2Cy&#10;7pJJfU4keFs4qR1EnA8kUr6JCWV6gWgzhRKrCSr50tfGcAPmFfEESN8BOHn379CxtynLFE5qcGoo&#10;cWAea32uBuGm9Xagm3LbaB34OzzsbzWyk6DCbuNvlGoCi80w6B86YQ/lC/VVR51UcPfzKFBxpr8Y&#10;6twwhcnAZOyTgV7fQpzVWHp0ftd/F2iZJbPgntrnEdJciDw1BuUfAAM23DTw+eihakLXxNyGjMYN&#10;DVPkPw5+mNbpPqIuf0+bXwAAAP//AwBQSwMEFAAGAAgAAAAhAJv44X3fAAAACQEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj71OxDAQhHsk3sFaJBrE2UdIDkI2JxSJAqErOK6hc5IliYjXUez88Pb4Kihn&#10;ZzTzbbZfTS9mGl1nGWG7USCIK1t33CCcPl5uH0A4r7nWvWVC+CEH+/zyItNpbRd+p/noGxFK2KUa&#10;ofV+SKV0VUtGu40diIP3ZUejfZBjI+tRL6Hc9PJOqUQa3XFYaPVARUvV93EyCAWX6vM1nk9RcfM2&#10;rf4wNbuFEK+v1ucnEJ5W/xeGM35AhzwwlXbi2oke4XGXxCGKcL8FcfZVpMKhRIijBGSeyf8f5L8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAcGEFYzECAADmBAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAm/jhfd8AAAAJAQAADwAAAAAAAAAAAAAA&#10;AACLBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" path="m342900,l,,,314325r342900,l342900,xe" stroked="f">
                 <v:path arrowok="t"/>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:t>hasil data pretest dan posttest tersebut dikelompokkan kedalam lima kategori skor paling</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="29"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>tinggi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -7715,165 +7836,141 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Lampiran</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AB076A3" w14:textId="77777777" w:rsidR="006C0134" w:rsidRDefault="00F01407">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="989" w:firstLine="811"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Dapat diketahui bahwa rata-rata aspirasi karir siswa berada pada kategori “Sedang” dan “rendah” sebelum diberikan bimbingan kelompok dengan menggunakan media sosial dimana terdapat 1 orang siswa pada kategori “Tinggi” atau 3,12%, 23 orang siswa pada katego</w:t>
-[...2 lines deleted...]
-        <w:t>ri “Sedang” atau 71,87%, dan 8 orang pada kategori rendah atau 25%. Setelah diberikan perlakuan bimbingan kelompok dengan menggunakan media sosial terdapat 2 orang responden</w:t>
+        <w:t>Dapat diketahui bahwa rata-rata aspirasi karir siswa berada pada kategori “Sedang” dan “rendah” sebelum diberikan bimbingan kelompok dengan menggunakan media sosial dimana terdapat 1 orang siswa pada kategori “Tinggi” atau 3,12%, 23 orang siswa pada kategori “Sedang” atau 71,87%, dan 8 orang pada kategori rendah atau 25%. Setelah diberikan perlakuan bimbingan kelompok dengan menggunakan media sosial terdapat 2 orang responden</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>berada pada kategori “Sangat Tinggi” atau 6,25%, dan 21 orang responden berada pad</w:t>
-[...2 lines deleted...]
-        <w:t>a kategori “Tinggi” atau 65,62%, dan 9 orang responden berada pada kategori “Sedang” atau 28,12%.</w:t>
+        <w:t>berada pada kategori “Sangat Tinggi” atau 6,25%, dan 21 orang responden berada pada kategori “Tinggi” atau 65,62%, dan 9 orang responden berada pada kategori “Sedang” atau 28,12%.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EC432B2" w14:textId="77777777" w:rsidR="006C0134" w:rsidRDefault="00F01407">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="2"/>
         <w:ind w:right="990" w:firstLine="900"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Hal ini menunjukkan bahwa pengaruh bimbingan kelompok dengan menggunakan media sosial memberi pengaruh yang positif dalam meningkatkan aspirasi karir siswa. B</w:t>
-[...2 lines deleted...]
-        <w:t>erdasarkan pernyataan tersebut dapat dilihat hasil hasil angket sebelum perlakuan (pretest) dan setelah perlakuan (posttest)</w:t>
+        <w:t>Hal ini menunjukkan bahwa pengaruh bimbingan kelompok dengan menggunakan media sosial memberi pengaruh yang positif dalam meningkatkan aspirasi karir siswa. Berdasarkan pernyataan tersebut dapat dilihat hasil hasil angket sebelum perlakuan (pretest) dan setelah perlakuan (posttest)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17D98439" w14:textId="77777777" w:rsidR="006C0134" w:rsidRDefault="00F01407">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="987" w:firstLine="900"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Gambaran aspirasi karir siswa berdasarkan hasil pretest berada pada kategori sedang, berbeda dengan hasil angket posttest, dimana a</w:t>
-[...2 lines deleted...]
-        <w:t>spirasi karir siswa berada pada kategori tinggi dan pada kategori sangat tinggi, ini berarti aspirasi karir siswa mengalami peningkatan yang sangat baik setelah diberikan bimbingan kelompok dengan menggunakan media sosial.</w:t>
+        <w:t>Gambaran aspirasi karir siswa berdasarkan hasil pretest berada pada kategori sedang, berbeda dengan hasil angket posttest, dimana aspirasi karir siswa berada pada kategori tinggi dan pada kategori sangat tinggi, ini berarti aspirasi karir siswa mengalami peningkatan yang sangat baik setelah diberikan bimbingan kelompok dengan menggunakan media sosial.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB242F8" w14:textId="77777777" w:rsidR="006C0134" w:rsidRDefault="006C0134">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:sectPr w:rsidR="006C0134">
           <w:pgSz w:w="11910" w:h="16850"/>
           <w:pgMar w:top="1280" w:right="708" w:bottom="280" w:left="1700" w:header="756" w:footer="0" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67BFE9C6" w14:textId="77777777" w:rsidR="006C0134" w:rsidRDefault="006C0134">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48784E49" w14:textId="77777777" w:rsidR="006C0134" w:rsidRDefault="006C0134">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A601BF0" w14:textId="77777777" w:rsidR="006C0134" w:rsidRDefault="006C0134">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="216"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="641CA2B9" w14:textId="77777777" w:rsidR="006C0134" w:rsidRDefault="00F01407">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:ind w:right="991" w:firstLine="883"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Berdasarkan </w:t>
-[...8 lines deleted...]
-        <w:t>swa berada pada kategori sedang dan</w:t>
+        <w:t>Berdasarkan hasil observasi dalam melakukan bimbingan kelompok dengan menggunakan media sosial maka dapat disimpulkan bahwa pada awal pelaksanaan bimbingan kelompok dengan menggunakan media sosial terlihat bahwa aktivitas siswa berada pada kategori rendah , dan meningkat pada pertemuan kedu yaitu berada pada kategori sedang dan tinggi, dimana terlihat bahwa aktivitas siswa mulai meningkat dan antusias dalam mengikuti pelaksanaan bimbingan kelompok dengan menggunakan media sosial dimana pada tahap kedua ini aktivitas siswa berada pada kategori sedang dan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>tinggi, sedangkan pada pertemuan ketiga terlihat bahwa aktivitas siswa selama mengikuti bimbingan kelompok dengan menggunakan media sosial meningkat yaitu berada pada kategori sangat tinggi.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="399B798F" w14:textId="77777777" w:rsidR="006C0134" w:rsidRDefault="00F01407">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="992" w:firstLine="883"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Berdasarkan kategori hasil ob</w:t>
-[...2 lines deleted...]
-        <w:t>servasi pelaksanaan bimbingan kelompok dengan menggunakan media sosial maka dapat ditarik kesimpulan bahwa efektivitas pelaksanaan bimbingan kelompok dengan menggunakan media sosial dalam meningkatkan aspirasi karir</w:t>
+        <w:t>Berdasarkan kategori hasil observasi pelaksanaan bimbingan kelompok dengan menggunakan media sosial maka dapat ditarik kesimpulan bahwa efektivitas pelaksanaan bimbingan kelompok dengan menggunakan media sosial dalam meningkatkan aspirasi karir</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="53"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>siswa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="52"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>meningkat</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="54"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -8124,51 +8221,51 @@
                               <a:lnTo>
                                 <a:pt x="342900" y="0"/>
                               </a:lnTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="4646A635" id="Graphic 19" o:spid="_x0000_s1026" style="position:absolute;margin-left:491.25pt;margin-top:.6pt;width:27pt;height:24.75pt;z-index:-15987712;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="342900,314325" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBSe5a4MQIAAOYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5yPbliNOsXQIsWA&#10;oivQFDsrshwbk0VNVGLn34+SrcTdThuWg0yJTxQfH5mb277V7KgcNmAKvpjNOVNGQtmYfcFft5sP&#10;nzlDL0wpNBhV8JNCfrt+/+6ms7laQg26VI5REIN5Zwtee2/zLENZq1bgDKwy5KzAtcLT1u2z0omO&#10;orc6W87nn7IOXGkdSIVIp/eDk69j/KpS0n+rKlSe6YJTbj6uLq67sGbrG5HvnbB1I8c0xD9k0YrG&#10;0KPnUPfCC3ZwzR+h2kY6QKj8TEKbQVU1UkUOxGYx/43NSy2silyoOGjPZcL/F1Y+HZ8da0rS7poz&#10;I1rS6GEsB51QeTqLOaFe7LMLBNE+gvyB5MjeeMIGR0xfuTZgiR7rY61P51qr3jNJh6ur5fWcFJHk&#10;Wi2uVsuP4bFM5OmyPKB/UBADieMj+kGqMlmiTpbsTTIdCR6k1lFqzxlJ7TgjqXeD1Fb4cC9kF0zW&#10;XTKpz4kEbwtHtYWI84FEyjcxoUwvEG2mUGI1QSVf+toYbsC8IZ4A6TsAJ+/+HTr2NmWZwkkNqIYS&#10;B+ax1udqEG5abwTdlJtG68Af3X53px07CirsJv5GqSaw2AyD/qETdlCeqK866qSC48+DcIoz/dVQ&#10;54YpTIZLxi4Zzus7iLMaS+/Qb/vvwllmySy4p/Z5gjQXIk+NQfkHwIANNw18OXiomtA1Mbcho3FD&#10;wxT5j4MfpnW6j6jL39P6FwAAAP//AwBQSwMEFAAGAAgAAAAhAN+7J4PeAAAACQEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SGwQtUmVPkKcCkVigRALSjfsnGSaRMTjKHYe/D3TFV3O&#10;nKs7Z9LDYjsx4eBbRxqeVgoEUumqlmoNp6/Xxx0IHwxVpnOEGn7RwyG7vUlNUrmZPnE6hlpwCfnE&#10;aGhC6BMpfdmgNX7leiRmZzdYE3gcalkNZuZy28lIqY20piW+0Jge8wbLn+NoNeRUqO+3eDqt84f3&#10;cQkfY72dUev7u+XlGUTAJfyH4aLP6pCxU+FGqrzoNOx3UcxRBhGIC1frDS8KDbHagsxSef1B9gcA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBSe5a4MQIAAOYEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDfuyeD3gAAAAkBAAAPAAAAAAAAAAAAAAAA&#10;AIsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#10;" path="m342900,l,,,314325r342900,l342900,xe" stroked="f">
+              <v:shape w14:anchorId="2BB3864B" id="Graphic 19" o:spid="_x0000_s1026" style="position:absolute;margin-left:491.25pt;margin-top:.6pt;width:27pt;height:24.75pt;z-index:-15987712;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="342900,314325" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBSe5a4MQIAAOYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5yPbliNOsXQIsWA&#10;oivQFDsrshwbk0VNVGLn34+SrcTdThuWg0yJTxQfH5mb277V7KgcNmAKvpjNOVNGQtmYfcFft5sP&#10;nzlDL0wpNBhV8JNCfrt+/+6ms7laQg26VI5REIN5Zwtee2/zLENZq1bgDKwy5KzAtcLT1u2z0omO&#10;orc6W87nn7IOXGkdSIVIp/eDk69j/KpS0n+rKlSe6YJTbj6uLq67sGbrG5HvnbB1I8c0xD9k0YrG&#10;0KPnUPfCC3ZwzR+h2kY6QKj8TEKbQVU1UkUOxGYx/43NSy2silyoOGjPZcL/F1Y+HZ8da0rS7poz&#10;I1rS6GEsB51QeTqLOaFe7LMLBNE+gvyB5MjeeMIGR0xfuTZgiR7rY61P51qr3jNJh6ur5fWcFJHk&#10;Wi2uVsuP4bFM5OmyPKB/UBADieMj+kGqMlmiTpbsTTIdCR6k1lFqzxlJ7TgjqXeD1Fb4cC9kF0zW&#10;XTKpz4kEbwtHtYWI84FEyjcxoUwvEG2mUGI1QSVf+toYbsC8IZ4A6TsAJ+/+HTr2NmWZwkkNqIYS&#10;B+ax1udqEG5abwTdlJtG68Af3X53px07CirsJv5GqSaw2AyD/qETdlCeqK866qSC48+DcIoz/dVQ&#10;54YpTIZLxi4Zzus7iLMaS+/Qb/vvwllmySy4p/Z5gjQXIk+NQfkHwIANNw18OXiomtA1Mbcho3FD&#10;wxT5j4MfpnW6j6jL39P6FwAAAP//AwBQSwMEFAAGAAgAAAAhAN+7J4PeAAAACQEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SGwQtUmVPkKcCkVigRALSjfsnGSaRMTjKHYe/D3TFV3O&#10;nKs7Z9LDYjsx4eBbRxqeVgoEUumqlmoNp6/Xxx0IHwxVpnOEGn7RwyG7vUlNUrmZPnE6hlpwCfnE&#10;aGhC6BMpfdmgNX7leiRmZzdYE3gcalkNZuZy28lIqY20piW+0Jge8wbLn+NoNeRUqO+3eDqt84f3&#10;cQkfY72dUev7u+XlGUTAJfyH4aLP6pCxU+FGqrzoNOx3UcxRBhGIC1frDS8KDbHagsxSef1B9gcA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBSe5a4MQIAAOYEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDfuyeD3gAAAAkBAAAPAAAAAAAAAAAAAAAA&#10;AIsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#10;" path="m342900,l,,,314325r342900,l342900,xe" stroked="f">
                 <v:path arrowok="t"/>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:t>dilakukan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>dimana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -8449,93 +8546,84 @@
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>kolmogorov –Smirnov</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Test </w:t>
       </w:r>
       <w:r>
-        <w:t>dip</w:t>
-[...2 lines deleted...]
-        <w:t>eroleh</w:t>
+        <w:t>diperoleh</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">nilai </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">KSZ </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">sebesar 0,712 dan </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Asymp.Sig </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">sebesar 0,691 lebih besar dari 0,05 (lampiran 9). Dengan demikian dapat disimpulkan bahwa data berasal dari populasi yang terdistribusi normal. Pengujian hipotesis dengan menggunakan analisis t-test dapat </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>dilaku</w:t>
-[...5 lines deleted...]
-        <w:t>kan.</w:t>
+        <w:t>dilakukan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="166587F5" w14:textId="77777777" w:rsidR="006C0134" w:rsidRDefault="00F01407">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="994"/>
         </w:tabs>
         <w:ind w:left="994" w:hanging="359"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Uji</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -8549,140 +8637,122 @@
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="890" w:right="985" w:firstLine="687"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Untuk pengujian homogenitas bertujuan untk mengetahui apakah kedua kelompok sampel berasal dari populasi yang homogeny dari kedua data tentang aspirasi karir siswa. Syarat dari homogeny yaitu jika sig dari </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>based on mean</w:t>
       </w:r>
       <w:r>
         <w:t>&gt;α</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>dimana α = 0,</w:t>
-[...2 lines deleted...]
-        <w:t>05. Karena nilai dari 0,998 &gt; 0,05 (lampiran 9) sehingga kedua data adalah homogeny. Karena kedua data normal dan homogeny.</w:t>
+        <w:t>dimana α = 0,05. Karena nilai dari 0,998 &gt; 0,05 (lampiran 9) sehingga kedua data adalah homogeny. Karena kedua data normal dan homogeny.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="152B019E" w14:textId="77777777" w:rsidR="006C0134" w:rsidRDefault="00F01407">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="994"/>
         </w:tabs>
         <w:spacing w:line="252" w:lineRule="exact"/>
         <w:ind w:left="994" w:hanging="359"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Uji</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Hipotesis</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DE9C5AB" w14:textId="77777777" w:rsidR="006C0134" w:rsidRDefault="00F01407">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="989" w:firstLine="686"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Metode analisis data yang digunakan pada penelitian ini adalah metode statistik non parametric dengan menggunakan rumu</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">s </w:t>
+        <w:t xml:space="preserve">Metode analisis data yang digunakan pada penelitian ini adalah metode statistik non parametric dengan menggunakan rumus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">t-test </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">yaitu untuk menguji hipotesis komparatif dua sample berpasangan bila datanya berbentuk ordinal (Sugiyono, 2005: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>152).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C50FE98" w14:textId="77777777" w:rsidR="006C0134" w:rsidRDefault="00F01407">
       <w:pPr>
         <w:spacing w:before="1"/>
         <w:ind w:left="568" w:right="989" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Berdasarkan tabel Output “Group Statistic”di atas diketahui jumlah data aspirasi karir siswa untuk pretest adalah sebanyak 31 ora</w:t>
-[...11 lines deleted...]
-        <w:t>statistic dapat disimpulkan ada perbedaan rata-rata aspirasi karir siswa sebelum diberikan bimbingan kelompok dengan menggunakan media sosial dan setelah diberikan bimbingan kelompok dengan menggunakan media sosial.</w:t>
+        <w:t>Berdasarkan tabel Output “Group Statistic”di atas diketahui jumlah data aspirasi karir siswa untuk pretest adalah sebanyak 31 orang siswa dan untuk kelompok posttest adalah sebanyak 31 orang siswa. Nilai rata-rata aspirasi karir siswa atau mean untuk pada saat pretest adalah sebesar 90.848, sementara nilai pada saat posttest adalah sebesar 112.742. dengan demikian secara deskriftif statistic dapat disimpulkan ada perbedaan rata-rata aspirasi karir siswa sebelum diberikan bimbingan kelompok dengan menggunakan media sosial dan setelah diberikan bimbingan kelompok dengan menggunakan media sosial.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A440661" w14:textId="77777777" w:rsidR="006C0134" w:rsidRDefault="00F01407">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="253" w:lineRule="exact"/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:position w:val="2"/>
         </w:rPr>
         <w:t>Dari</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:position w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -9331,54 +9401,51 @@
           <w:position w:val="2"/>
         </w:rPr>
         <w:t>diterima</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25A9A146" w14:textId="77777777" w:rsidR="006C0134" w:rsidRDefault="00F01407">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="252"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Pembahasan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="779CD384" w14:textId="77777777" w:rsidR="006C0134" w:rsidRDefault="00F01407">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="43" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="990" w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Penelitian ini dilakukan bertujuan untuk mengetahui pengaruh aspirasi karir siswa. Berdasarkan hasil data yang diperoleh melalui penyebaran instrument angket pretest aspirasi karir siswa yang terdiri dari 39 butir pernyataan ke 32 responden, hasil analisis</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> data yang diperoleh terdapat responden yang mempunyai Tingkat apsirasi karir siswa tinggi, responden yang mempunyai tingkat apsirasi karir siswa yang sedang, terdapat</w:t>
+        <w:t>Penelitian ini dilakukan bertujuan untuk mengetahui pengaruh aspirasi karir siswa. Berdasarkan hasil data yang diperoleh melalui penyebaran instrument angket pretest aspirasi karir siswa yang terdiri dari 39 butir pernyataan ke 32 responden, hasil analisis data yang diperoleh terdapat responden yang mempunyai Tingkat apsirasi karir siswa tinggi, responden yang mempunyai tingkat apsirasi karir siswa yang sedang, terdapat</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>responden</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>yang</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -9639,51 +9706,51 @@
                               <a:lnTo>
                                 <a:pt x="342900" y="0"/>
                               </a:lnTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="1CCBAE84" id="Graphic 21" o:spid="_x0000_s1026" style="position:absolute;margin-left:490.5pt;margin-top:-.4pt;width:27pt;height:24.75pt;z-index:-15986688;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="342900,314325" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBn0mOvMAIAAOYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfafqxIIiartCuukJa&#10;LSttEWfXcZoIx2M8bpP+e8ZO3GbhBKIHZ+x5Hr83H13f9q1mJ+WwAVPwxWzOmTISysYcCv5tt333&#10;kTP0wpRCg1EFPyvkt5u3b9adzdUSatClcoyCGMw7W/Dae5tnGcpatQJnYJUhZwWuFZ627pCVTnQU&#10;vdXZcj7/kHXgSutAKkQ6vR+cfBPjV5WS/mtVofJMF5y4+bi6uO7Dmm3WIj84YetGjjTEP7BoRWPo&#10;0Uuoe+EFO7rmj1BtIx0gVH4moc2gqhqpogZSs5j/pualFlZFLZQctJc04f8LK59Oz441ZcGXC86M&#10;aKlGD2M66ITS01nMCfVin10QiPYR5A8kR/bKEzY4YvrKtQFL8lgfc32+5Fr1nkk6XN0sP82pIpJc&#10;q8XNavk+PJaJPF2WR/QPCmIgcXpEP5SqTJaokyV7k0xHBQ+l1rHUnjMqteOMSr0fSm2FD/cCu2Cy&#10;7sqkvhAJ3hZOagcR54OIxDcpIaZXiDZTKKmaoJIvfW0MN2BeCU+A9B2Ak3f/Dh17m1imcFIDqiHF&#10;QXnM9SUbhJvmG0E35bbROuhHd9jfacdOghK7jb+xVBNYbIah/qET9lCeqa866qSC48+jcIoz/cVQ&#10;54YpTIZLxj4Zzus7iLMaU+/Q7/rvwllmySy4p/Z5gjQXIk+NQfwDYMCGmwY+Hz1UTeiayG1gNG5o&#10;mKL+cfDDtE73EXX9e9r8AgAA//8DAFBLAwQUAAYACAAAACEAHk8ibt4AAAAJAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPTU/DMAyG70j8h8hIXBBLxxjrSt0JVeKA0A6MXXZLG9NWNE7VpB/8e9ITHO3X&#10;ev086WE2rRipd41lhPUqAkFcWt1whXD+fL2PQTivWKvWMiH8kINDdn2VqkTbiT9oPPlKhBJ2iUKo&#10;ve8SKV1Zk1FuZTvikH3Z3igfxr6SuldTKDetfIiiJ2lUw+FDrTrKayq/T4NByLmILm/b8bzJ796H&#10;2R+HajcR4u3N/PIMwtPs/45hwQ/okAWmwg6snWgR9vE6uHiExWDJo802LAqEx3gHMkvlf4PsFwAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGfSY68wAgAA5gQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAB5PIm7eAAAACQEAAA8AAAAAAAAAAAAAAAAA&#10;igQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACVBQAAAAA=&#10;" path="m342900,l,,,314325r342900,l342900,xe" stroked="f">
+              <v:shape w14:anchorId="36B41C40" id="Graphic 21" o:spid="_x0000_s1026" style="position:absolute;margin-left:490.5pt;margin-top:-.4pt;width:27pt;height:24.75pt;z-index:-15986688;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="342900,314325" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBn0mOvMAIAAOYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfafqxIIiartCuukJa&#10;LSttEWfXcZoIx2M8bpP+e8ZO3GbhBKIHZ+x5Hr83H13f9q1mJ+WwAVPwxWzOmTISysYcCv5tt333&#10;kTP0wpRCg1EFPyvkt5u3b9adzdUSatClcoyCGMw7W/Dae5tnGcpatQJnYJUhZwWuFZ627pCVTnQU&#10;vdXZcj7/kHXgSutAKkQ6vR+cfBPjV5WS/mtVofJMF5y4+bi6uO7Dmm3WIj84YetGjjTEP7BoRWPo&#10;0Uuoe+EFO7rmj1BtIx0gVH4moc2gqhqpogZSs5j/pualFlZFLZQctJc04f8LK59Oz441ZcGXC86M&#10;aKlGD2M66ITS01nMCfVin10QiPYR5A8kR/bKEzY4YvrKtQFL8lgfc32+5Fr1nkk6XN0sP82pIpJc&#10;q8XNavk+PJaJPF2WR/QPCmIgcXpEP5SqTJaokyV7k0xHBQ+l1rHUnjMqteOMSr0fSm2FD/cCu2Cy&#10;7sqkvhAJ3hZOagcR54OIxDcpIaZXiDZTKKmaoJIvfW0MN2BeCU+A9B2Ak3f/Dh17m1imcFIDqiHF&#10;QXnM9SUbhJvmG0E35bbROuhHd9jfacdOghK7jb+xVBNYbIah/qET9lCeqa866qSC48+jcIoz/cVQ&#10;54YpTIZLxj4Zzus7iLMaU+/Q7/rvwllmySy4p/Z5gjQXIk+NQfwDYMCGmwY+Hz1UTeiayG1gNG5o&#10;mKL+cfDDtE73EXX9e9r8AgAA//8DAFBLAwQUAAYACAAAACEAHk8ibt4AAAAJAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPTU/DMAyG70j8h8hIXBBLxxjrSt0JVeKA0A6MXXZLG9NWNE7VpB/8e9ITHO3X&#10;ev086WE2rRipd41lhPUqAkFcWt1whXD+fL2PQTivWKvWMiH8kINDdn2VqkTbiT9oPPlKhBJ2iUKo&#10;ve8SKV1Zk1FuZTvikH3Z3igfxr6SuldTKDetfIiiJ2lUw+FDrTrKayq/T4NByLmILm/b8bzJ796H&#10;2R+HajcR4u3N/PIMwtPs/45hwQ/okAWmwg6snWgR9vE6uHiExWDJo802LAqEx3gHMkvlf4PsFwAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGfSY68wAgAA5gQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAB5PIm7eAAAACQEAAA8AAAAAAAAAAAAAAAAA&#10;igQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACVBQAAAAA=&#10;" path="m342900,l,,,314325r342900,l342900,xe" stroked="f">
                 <v:path arrowok="t"/>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:t>hasil</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>data</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="33"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -9883,158 +9950,125 @@
       </w:r>
       <w:r>
         <w:t>data</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="41"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41F726EC" w14:textId="77777777" w:rsidR="006C0134" w:rsidRDefault="00F01407">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="37" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="990"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>diperoleh terdapat responden yang mempunyai tingkat apsirasi karir siswa sangat tingg</w:t>
-[...2 lines deleted...]
-        <w:t>i, responden yang mempunyai tingkat apsirasi karir siswa tinggi, responden yang mempunyai tingkat apsirasi karir siswa yang sedang.</w:t>
+        <w:t>diperoleh terdapat responden yang mempunyai tingkat apsirasi karir siswa sangat tinggi, responden yang mempunyai tingkat apsirasi karir siswa tinggi, responden yang mempunyai tingkat apsirasi karir siswa yang sedang.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="419CF47D" w14:textId="77777777" w:rsidR="006C0134" w:rsidRDefault="00F01407">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="991" w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Hasil penelitian terdahulu yang relavan dengan hasil penelitian sesuai dengan hasil penelitian yang dilakukan oleh Manippi, Pandang &amp; Buchori Tahun 2024 dengan judul Pengaruh Layanan Informasi Karir Menggunakan Sosial media Terhadap Pengambilan Keputusan K</w:t>
-[...5 lines deleted...]
-        <w:t>anan informasi karir menggunakan sosial media yang</w:t>
+        <w:t>Hasil penelitian terdahulu yang relavan dengan hasil penelitian sesuai dengan hasil penelitian yang dilakukan oleh Manippi, Pandang &amp; Buchori Tahun 2024 dengan judul Pengaruh Layanan Informasi Karir Menggunakan Sosial media Terhadap Pengambilan Keputusan Karir Studi Lanjut Siswa di SMAN 1 Bantaeng. Socius: Jurnal Penelitian Ilmu-Ilmu Sosial. Hasil penelitian menunjukkan terdapat pengaruh layanan informasi karir menggunakan sosial media terhadap pengambilan keputusan karir studi lanjut. LakiLaki memiliki layanan informasi karir menggunakan sosial media yang</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>rendah terhadap pengambilan keputusan karir studi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">lanjut berbanding dengan Perempuan. Adapun teori yang mendukung hasil penelitian ini menurut Arisini (2017: 134) menyatakan bahwa “Penggunaan sosial media </w:t>
-[...2 lines deleted...]
-        <w:t>adalah proses atau kegiatan yang</w:t>
+        <w:t>lanjut berbanding dengan Perempuan. Adapun teori yang mendukung hasil penelitian ini menurut Arisini (2017: 134) menyatakan bahwa “Penggunaan sosial media adalah proses atau kegiatan yang</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>dilakukan seseorang dengan sebuah media yang dapat digunakan untuk berbagi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>informasi, berbagi ide, berkreasi, berfikir, berdebat, menemukan teman baru dengan sebuah aplikasi online yang dapat digunakan melalui smartphone (t</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> mempunyai aspirasi karir tinggi dapat memahami kelebihan dan kelemahan yang dimiliki (Surya, 2007: 2).</w:t>
+        <w:t>informasi, berbagi ide, berkreasi, berfikir, berdebat, menemukan teman baru dengan sebuah aplikasi online yang dapat digunakan melalui smartphone (telepon genggam)”. Aspirasi karir siswa rendah muncul karena adanya kombinasi antara faktor internal (kurang percaya diri, motivasi rendah, minim pemahaman diri) dan faktor eksternal (dukungan lingkungan, informasi, serta kondisi sosial ekonomi). Siswa yang mempunyai aspirasi karir tinggi dapat memahami kelebihan dan kelemahan yang dimiliki (Surya, 2007: 2).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D5C4790" w14:textId="77777777" w:rsidR="006C0134" w:rsidRDefault="00F01407">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="989" w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Berdasarkan paparan hasil penelitian, dapat disimpulkan bahwa sebagian besar peserta didik di SMA Negeri 8 Pangkep memiliki tingkat aspirasi karir yang </w:t>
-[...8 lines deleted...]
-        <w:t>apa hal seperti jenis kelamin, bakat, lingkungan keluarga, dan lingkungan sepermainan, Pengalaman Masa Lampau, Perubahan aspirasi pada remaja dipengaruhi oleh frekuensi kesuksesan</w:t>
+        <w:t>Berdasarkan paparan hasil penelitian, dapat disimpulkan bahwa sebagian besar peserta didik di SMA Negeri 8 Pangkep memiliki tingkat aspirasi karir yang tinggi. Hal ini menunjukkan bahwa peserta didik sudah memiliki aspirasi karir, meskipun belum semua peserta didik belum sampai pada tingkat itu. Faktor-faktor yang mempengaruhi aspirasi karir siswa yaitu: Faktor pribadi yaitu Intelegensi, disebabkan karena adanya tuntutan dari kelompok yang tinggi. Namun jika status pendidikan tidak begitu berarti, maka dapat dilihat bahwa remaja akan menentukan tingkat aspirasi yang lebih realistic, Minat Pribadi, Minat timbul dari dalam diri individu tergantung dari beberapa hal seperti jenis kelamin, bakat, lingkungan keluarga, dan lingkungan sepermainan, Pengalaman Masa Lampau, Perubahan aspirasi pada remaja dipengaruhi oleh frekuensi kesuksesan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>dan kegagalan masa lalu. Kesuksesan pada bidang tertentu akan mengubah harap</w:t>
-[...2 lines deleted...]
-        <w:t>an</w:t>
+        <w:t>dan kegagalan masa lalu. Kesuksesan pada bidang tertentu akan mengubah harapan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">umum (jika siswa sukses dalam bidang tertentu, siswa mengharapkan sukses pada bidang lainnnya), sehingga dapat dikatakan bahwa keberhasilan akan memperkuat aspirasi dan kegagalan melemahkannya, Pola Kepribadian, Dalam hal ini kepribadian individu turut </w:t>
-[...2 lines deleted...]
-        <w:t>mempengaruhi penentuan tujuan cita-citanya, nilai Pribadi, Nilai ini menentukan apa saja aspirasi</w:t>
+        <w:t>umum (jika siswa sukses dalam bidang tertentu, siswa mengharapkan sukses pada bidang lainnnya), sehingga dapat dikatakan bahwa keberhasilan akan memperkuat aspirasi dan kegagalan melemahkannya, Pola Kepribadian, Dalam hal ini kepribadian individu turut mempengaruhi penentuan tujuan cita-citanya, nilai Pribadi, Nilai ini menentukan apa saja aspirasi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="43"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>yang</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="44"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>penting.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="44"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -10214,66 +10248,60 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>oleh</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>kelompoknya</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>maka aspirasinya semakin meningkat, jenis Kelamin, Remaja laki-laki mempunyai perbedaan dengan remaja perempuan dalam hal aspirasi. Remaja perempuan aspirasinya lebih mengarah pada bidang daya tarik pribadi dan penerimaan sosial yan</w:t>
-[...2 lines deleted...]
-        <w:t>g dinilai tinggi di kalangan Perempuan, kompetisi, Banyak aspirasi yang didasarkan pada keinginan untuk melebihi orang lain, latar belakang ras, Anak-anak dari kelompok minoritas sering</w:t>
+        <w:t>maka aspirasinya semakin meningkat, jenis Kelamin, Remaja laki-laki mempunyai perbedaan dengan remaja perempuan dalam hal aspirasi. Remaja perempuan aspirasinya lebih mengarah pada bidang daya tarik pribadi dan penerimaan sosial yang dinilai tinggi di kalangan Perempuan, kompetisi, Banyak aspirasi yang didasarkan pada keinginan untuk melebihi orang lain, latar belakang ras, Anak-anak dari kelompok minoritas sering</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>bercita-cita tinggi yang tidak realistis sebagai bentuk kompensasi, fa</w:t>
-[...2 lines deleted...]
-        <w:t>ktor lingkungan, ambisi orang tua, orang tua sangat berpengaruh dalam menentukan karir anaknya,</w:t>
+        <w:t>bercita-cita tinggi yang tidak realistis sebagai bentuk kompensasi, faktor lingkungan, ambisi orang tua, orang tua sangat berpengaruh dalam menentukan karir anaknya,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>harapan sosial, harapan sosial menekankan bahwa mereka yang berhasil di satu bidang juga dapat berhasil di semua bidang jika itu diinginkannya.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B13FD00" w14:textId="77777777" w:rsidR="006C0134" w:rsidRDefault="00F01407">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="993" w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487330304" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62119859" wp14:editId="580E858B">
@@ -10426,63 +10454,60 @@
                               <a:lnTo>
                                 <a:pt x="342900" y="0"/>
                               </a:lnTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="6C3CB67D" id="Graphic 23" o:spid="_x0000_s1026" style="position:absolute;margin-left:490.5pt;margin-top:17pt;width:27pt;height:24.75pt;z-index:-15985664;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="342900,314325" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCxuuWHMAIAAOYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfafqxIIiartCuukJa&#10;LSttEWfXcZoIx2PGbpP+e8ZO3GbhBKIHZ+x5Hr83H13f9q1mJ4WuAVPwxWzOmTISysYcCv5tt333&#10;kTPnhSmFBqMKflaO327evll3NldLqEGXChkFMS7vbMFr722eZU7WqhVuBlYZclaArfC0xUNWougo&#10;equz5Xz+IesAS4sglXN0ej84+SbGryol/deqcsozXXDi5uOKcd2HNdusRX5AYetGjjTEP7BoRWPo&#10;0Uuoe+EFO2LzR6i2kQgOKj+T0GZQVY1UUQOpWcx/U/NSC6uiFkqOs5c0uf8XVj6dnpE1ZcGXK86M&#10;aKlGD2M66ITS01mXE+rFPmMQ6OwjyB+OHNkrT9i4EdNX2AYsyWN9zPX5kmvVeybpcHWz/DSnikhy&#10;rRY3q+X78Fgm8nRZHp1/UBADidOj80OpymSJOlmyN8lEKngotY6l9pxRqZEzKvV+KLUVPtwL7ILJ&#10;uiuT+kIkeFs4qR1EnA8iEt+khJheIdpMoaRqgkq+9LUx3IB5JTwB0ncATt79O3TsbWKZwkkNTg0p&#10;Dspjri/ZINw03w50U24brYN+h4f9nUZ2EpTYbfyNpZrAYjMM9Q+dsIfyTH3VUScV3P08ClSc6S+G&#10;OjdMYTIwGftkoNd3EGc1ph6d3/XfBVpmySy4p/Z5gjQXIk+NQfwDYMCGmwY+Hz1UTeiayG1gNG5o&#10;mKL+cfDDtE73EXX9e9r8AgAA//8DAFBLAwQUAAYACAAAACEAnh7PjuAAAAAKAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPT0+EMBDF7yZ+h2ZMvJjdsiKKyLAxJB6M8eC6l70VOgKRTgktf/z2dk96mpm8&#10;lze/l+9X04uZRtdZRthtIxDEtdUdNwjHz5dNCsJ5xVr1lgnhhxzsi8uLXGXaLvxB88E3IoSwyxRC&#10;6/2QSenqloxyWzsQB+3Ljkb5cI6N1KNaQrjp5W0U3UujOg4fWjVQ2VL9fZgMQslVdHpN5mNc3rxN&#10;q3+fmoeFEK+v1ucnEJ5W/2eGM35AhyIwVXZi7USP8JjuQhePEN+FeTZEcRK2CiGNE5BFLv9XKH4B&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAsbrlhzACAADmBAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAnh7PjuAAAAAKAQAADwAAAAAAAAAAAAAA&#10;AACKBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" path="m342900,l,,,314325r342900,l342900,xe" stroked="f">
+              <v:shape w14:anchorId="089C47C1" id="Graphic 23" o:spid="_x0000_s1026" style="position:absolute;margin-left:490.5pt;margin-top:17pt;width:27pt;height:24.75pt;z-index:-15985664;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="342900,314325" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCxuuWHMAIAAOYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfafqxIIiartCuukJa&#10;LSttEWfXcZoIx2PGbpP+e8ZO3GbhBKIHZ+x5Hr83H13f9q1mJ4WuAVPwxWzOmTISysYcCv5tt333&#10;kTPnhSmFBqMKflaO327evll3NldLqEGXChkFMS7vbMFr722eZU7WqhVuBlYZclaArfC0xUNWougo&#10;equz5Xz+IesAS4sglXN0ej84+SbGryol/deqcsozXXDi5uOKcd2HNdusRX5AYetGjjTEP7BoRWPo&#10;0Uuoe+EFO2LzR6i2kQgOKj+T0GZQVY1UUQOpWcx/U/NSC6uiFkqOs5c0uf8XVj6dnpE1ZcGXK86M&#10;aKlGD2M66ITS01mXE+rFPmMQ6OwjyB+OHNkrT9i4EdNX2AYsyWN9zPX5kmvVeybpcHWz/DSnikhy&#10;rRY3q+X78Fgm8nRZHp1/UBADidOj80OpymSJOlmyN8lEKngotY6l9pxRqZEzKvV+KLUVPtwL7ILJ&#10;uiuT+kIkeFs4qR1EnA8iEt+khJheIdpMoaRqgkq+9LUx3IB5JTwB0ncATt79O3TsbWKZwkkNTg0p&#10;Dspjri/ZINw03w50U24brYN+h4f9nUZ2EpTYbfyNpZrAYjMM9Q+dsIfyTH3VUScV3P08ClSc6S+G&#10;OjdMYTIwGftkoNd3EGc1ph6d3/XfBVpmySy4p/Z5gjQXIk+NQfwDYMCGmwY+Hz1UTeiayG1gNG5o&#10;mKL+cfDDtE73EXX9e9r8AgAA//8DAFBLAwQUAAYACAAAACEAnh7PjuAAAAAKAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPT0+EMBDF7yZ+h2ZMvJjdsiKKyLAxJB6M8eC6l70VOgKRTgktf/z2dk96mpm8&#10;lze/l+9X04uZRtdZRthtIxDEtdUdNwjHz5dNCsJ5xVr1lgnhhxzsi8uLXGXaLvxB88E3IoSwyxRC&#10;6/2QSenqloxyWzsQB+3Ljkb5cI6N1KNaQrjp5W0U3UujOg4fWjVQ2VL9fZgMQslVdHpN5mNc3rxN&#10;q3+fmoeFEK+v1ucnEJ5W/2eGM35AhyIwVXZi7USP8JjuQhePEN+FeTZEcRK2CiGNE5BFLv9XKH4B&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAsbrlhzACAADmBAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAnh7PjuAAAAAKAQAADwAAAAAAAAAAAAAA&#10;AACKBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" path="m342900,l,,,314325r342900,l342900,xe" stroked="f">
                 <v:path arrowok="t"/>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
-        <w:t>Sesu</w:t>
-[...2 lines deleted...]
-        <w:t>ai dengan penelitian terdahulu yang dilakukan oleh Fitriyani (2020) Menemukan bahwa pemanfaatan media sosial dalam layanan bimbingan mempermu</w:t>
+        <w:t>Sesuai dengan penelitian terdahulu yang dilakukan oleh Fitriyani (2020) Menemukan bahwa pemanfaatan media sosial dalam layanan bimbingan mempermu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38DDA3F8" w14:textId="77777777" w:rsidR="006C0134" w:rsidRDefault="00F01407">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="253" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri"/>
           <w:position w:val="8"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>penyampaian</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="27"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>informasi</w:t>
       </w:r>
       <w:r>
@@ -10647,76 +10672,70 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>mengikuti</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>layanan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>ini memilik</w:t>
-[...2 lines deleted...]
-        <w:t>i aspirasi karir lebih tinggi dibandingkan siswa yang tidak mengikuti.</w:t>
+        <w:t>ini memiliki aspirasi karir lebih tinggi dibandingkan siswa yang tidak mengikuti.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CE1D7BB" w14:textId="77777777" w:rsidR="006C0134" w:rsidRDefault="00F01407">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="989" w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Menurut teori Carl Rogers, hubungan yang hangat dan suportif dalam kelompok memungkinkan siswa berkembang tanpa rasa takut dinilai, yang sangat penting dalam eksplorasi karir.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>Integrasi</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> bimbingan</w:t>
+        <w:t>Integrasi bimbingan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>kelompok</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>dengan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -10807,113 +10826,89 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>saat</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>ini.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Sinergi ini dapat. Membantu siswa mengklarifikasi aspirasi karir yang lebih realistis. Menumbuhkan efikasi diri melalui </w:t>
-[...5 lines deleted...]
-        <w:t>aspek utama dalam membentuk aspirasi karir. Media sosial menyediakan banyak contoh nyata (role model), sedangkan bimbingan kelompok menyediakan lingkungan sosial yang mendukung.</w:t>
+        <w:t>Sinergi ini dapat. Membantu siswa mengklarifikasi aspirasi karir yang lebih realistis. Menumbuhkan efikasi diri melalui modeling (pengamatan terhadap tokoh sukses di media sosial). Meningkatkan partisipasi aktif dalam bimbingan karena pendekatannya sesuai dengan dunia siswa. Menurut teori sosial kognitif (Lent, Brown, &amp; Hackett), efikasi diri dan dukungan sosial adalah dua aspek utama dalam membentuk aspirasi karir. Media sosial menyediakan banyak contoh nyata (role model), sedangkan bimbingan kelompok menyediakan lingkungan sosial yang mendukung.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F1DEE43" w14:textId="77777777" w:rsidR="006C0134" w:rsidRDefault="00F01407">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="989" w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Secara umum gambaran aspirasi karir siswa di SMA Negeri 8 Pangkep setelah dibe</w:t>
-[...8 lines deleted...]
-        <w:t>pat menerima materi dengan seksama, dan terdapat beberapa anggota kelompok secara bergantian membahas</w:t>
+        <w:t>Secara umum gambaran aspirasi karir siswa di SMA Negeri 8 Pangkep setelah diberikan layanan bimbingan kelompok dengan menggunakan media sosial adalah, 39,36% berada pada kategori sedang, artinya siswa memiliki aspirasi karir yang cukup karena masih terdapat siswayang kurang menerima materi dengan seksama, terdapat beberapa anggota kelompok tidak membahas topik-topik tersebut secara bergantian, dan terdapat beberapa siswa yang tidak membuat rencana dan belum menemukan pilihan perilaku yang lebih mudah. Kemudian, terdapat 67,18% siswa yang memiliki aspirasi karir yang tinggi, mereka dapat menerima materi dengan seksama, dan terdapat beberapa anggota kelompok secara bergantian membahas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>topik-topik sampai</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>tuntas, serta membuat rencana dan menemukan pilihan perilaku yang lebih mudah. Dan terdapat 93,43% siswa yang memiliki rasa percaya dir</w:t>
-[...2 lines deleted...]
-        <w:t>i yang sangat tinggi setelah melakukan bimbingan kelompok dengan menggunakan media sosial pada pertemuan ketiga.</w:t>
+        <w:t>tuntas, serta membuat rencana dan menemukan pilihan perilaku yang lebih mudah. Dan terdapat 93,43% siswa yang memiliki rasa percaya diri yang sangat tinggi setelah melakukan bimbingan kelompok dengan menggunakan media sosial pada pertemuan ketiga.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A4A4534" w14:textId="77777777" w:rsidR="006C0134" w:rsidRDefault="00F01407">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="992" w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Adapun pembahasan tentang hasil penelitian ini menyangkut pemberian layanan bimbingan kelompok dengan menggunakan media sosial dapat dilihat da</w:t>
-[...5 lines deleted...]
-        <w:t>g</w:t>
+        <w:t>Adapun pembahasan tentang hasil penelitian ini menyangkut pemberian layanan bimbingan kelompok dengan menggunakan media sosial dapat dilihat dari observasi ataupun hasil observasi yang dilakukan selama melakukan layanan bimbingan kelompok dengan menggunakan media sosial. Dimana pada pertemuan pertama terlihat bahwa terdapat 15 orang siswa pada kategori rendah yang berarti masih terdapat siswa yang</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>tidak membaca doa sebelum kegiatan dilakukan, masih terdapat siswa yang tidak menerima materi dengan seksama dan tidak membuat rencana dan menemukan pilihan perilaku aspirasi karir yyang lebih mudah</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E4D8C98" w14:textId="77777777" w:rsidR="006C0134" w:rsidRDefault="00F01407">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="2"/>
         <w:ind w:right="992" w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Pada pertemuan kedua terdapat peningkatan terhadap pelaksanaan konseling realita</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="24"/>
         </w:rPr>
@@ -11050,135 +11045,120 @@
     </w:p>
     <w:p w14:paraId="47D60BCA" w14:textId="77777777" w:rsidR="006C0134" w:rsidRDefault="006C0134">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="216"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="798F16F3" w14:textId="77777777" w:rsidR="006C0134" w:rsidRDefault="00F01407">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:ind w:right="990"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>mulai membaca doa sebelum kegiatan dilakukan, siswa mulai menerima materi dengan seksama dan tidak membuat rencana dan menemukan pilihan perilaku aspirasi karir</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>yyang lebih mudah. Sedangkan pada pertemuan ketiga terdapat peningkatan terhadap pelaksanaan ko</w:t>
-[...2 lines deleted...]
-        <w:t>nseling realita terlihat bahwa terdapat 28 orang siswa pada kategori sangat tinggi yang berarti bahwa hampir semua siswa antusias dalam mengikuti kegiatan bimbingan kelompok dengan menggunakan media sosial.</w:t>
+        <w:t>yyang lebih mudah. Sedangkan pada pertemuan ketiga terdapat peningkatan terhadap pelaksanaan konseling realita terlihat bahwa terdapat 28 orang siswa pada kategori sangat tinggi yang berarti bahwa hampir semua siswa antusias dalam mengikuti kegiatan bimbingan kelompok dengan menggunakan media sosial.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01706EED" w14:textId="77777777" w:rsidR="006C0134" w:rsidRDefault="00F01407">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="992" w:firstLine="708"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Dengan demikian, maka dapat disimpulkan bahwa sis</w:t>
-[...2 lines deleted...]
-        <w:t>wa di SMA Negeri 8 Pangkep tingkat aspirasi karir siswa yang cukup. Berdasarkan hasil data tersebut, guru</w:t>
+        <w:t>Dengan demikian, maka dapat disimpulkan bahwa siswa di SMA Negeri 8 Pangkep tingkat aspirasi karir siswa yang cukup. Berdasarkan hasil data tersebut, guru</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>BK diharapkan dapat mengembangkan tingkat aspirasi karir siswa dan memberikan arahan kepada siswa karena masih terdapat siswa yang memiliki aspirasi k</w:t>
-[...2 lines deleted...]
-        <w:t>arir yang sedang. Maka, sebaiknya guru BK dapat memberikan bimbingan melalui layanan bimbingan kelompok dengan menggunakan media sosial yang memungkinkan siswa mendapatkan layanan langsung tatap muka secara kelompok dengan guru BK.</w:t>
+        <w:t>BK diharapkan dapat mengembangkan tingkat aspirasi karir siswa dan memberikan arahan kepada siswa karena masih terdapat siswa yang memiliki aspirasi karir yang sedang. Maka, sebaiknya guru BK dapat memberikan bimbingan melalui layanan bimbingan kelompok dengan menggunakan media sosial yang memungkinkan siswa mendapatkan layanan langsung tatap muka secara kelompok dengan guru BK.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="515C3D4F" w14:textId="77777777" w:rsidR="006C0134" w:rsidRDefault="006C0134">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="41"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5AA8D6EA" w14:textId="77777777" w:rsidR="006C0134" w:rsidRDefault="00F01407">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="1"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>KESIMPULAN</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>DAN</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>SARAN</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A49C4CC" w14:textId="77777777" w:rsidR="006C0134" w:rsidRDefault="00F01407">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="35"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>Ke</w:t>
-[...5 lines deleted...]
-        <w:t>simpulan</w:t>
+        <w:t>Kesimpulan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B0F8E45" w14:textId="77777777" w:rsidR="006C0134" w:rsidRDefault="00F01407">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="252" w:lineRule="exact"/>
         <w:ind w:left="1288"/>
       </w:pPr>
       <w:r>
         <w:t>Hasil</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>penelitian</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -11303,89 +11283,83 @@
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>bahwa</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A92EB79" w14:textId="77777777" w:rsidR="006C0134" w:rsidRDefault="00F01407">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="995"/>
         </w:tabs>
         <w:ind w:right="991"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Bimbingan kelompok dengan menggunakan media sosial untuk meningkatkan aspirasi karir siswa dilakukan 3 kali pertemuan secara Zoo</w:t>
-[...2 lines deleted...]
-        <w:t>m Meeting, Adapun</w:t>
+        <w:t>Bimbingan kelompok dengan menggunakan media sosial untuk meningkatkan aspirasi karir siswa dilakukan 3 kali pertemuan secara Zoom Meeting, Adapun</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">materi yang digunakan yaitu pada materi di pertemuan pertama yaitu perencanaan karir, pada pertemuan kedua pengetahuan diri, dan pada materi ketiga yaitu aspirasi </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>karir.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4160437E" w14:textId="77777777" w:rsidR="006C0134" w:rsidRDefault="00F01407">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="995"/>
         </w:tabs>
         <w:ind w:right="803" w:hanging="286"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Tingkat aspirasi karir siswa sebelum diberikan perlakuan berupa bimb</w:t>
-[...2 lines deleted...]
-        <w:t>ingan kelompok dengan menggunakan media sosial berada pada kategori rendah, namun setelah diberikan perlakuan berupa bimbingan konseling dengan menggunakan media sosial maka Tingkat aspirasi karir siswa meningkat menjadi tinggi dan sangat tinggi</w:t>
+        <w:t>Tingkat aspirasi karir siswa sebelum diberikan perlakuan berupa bimbingan kelompok dengan menggunakan media sosial berada pada kategori rendah, namun setelah diberikan perlakuan berupa bimbingan konseling dengan menggunakan media sosial maka Tingkat aspirasi karir siswa meningkat menjadi tinggi dan sangat tinggi</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="250A1E01" w14:textId="77777777" w:rsidR="006C0134" w:rsidRDefault="00F01407">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="995"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:right="803" w:hanging="286"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Terjadi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -11503,54 +11477,51 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>yang</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>peneliti</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>aj</w:t>
-[...2 lines deleted...]
-        <w:t>ukan</w:t>
+        <w:t>ajukan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>adalah</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34AA8BF6" w14:textId="77777777" w:rsidR="006C0134" w:rsidRDefault="00F01407">
       <w:pPr>
@@ -11652,54 +11623,51 @@
       </w:r>
       <w:r>
         <w:t>Peneliti</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>selanjutnya</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0450D39A" w14:textId="77777777" w:rsidR="006C0134" w:rsidRDefault="00F01407">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="2"/>
         <w:ind w:left="1420" w:right="988"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Dih</w:t>
-[...2 lines deleted...]
-        <w:t>arapkan kepada peneliti yang akan datang dapat menggunakan bimbingan kelompok dengan menggunakan media sosial dalam penelitiannya sebagai upaya meningkatkan aspirasi karir siswa</w:t>
+        <w:t>Diharapkan kepada peneliti yang akan datang dapat menggunakan bimbingan kelompok dengan menggunakan media sosial dalam penelitiannya sebagai upaya meningkatkan aspirasi karir siswa</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BD2626F" w14:textId="77777777" w:rsidR="006C0134" w:rsidRDefault="00F01407">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="251"/>
       </w:pPr>
       <w:r>
         <w:t>DAFTAR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>RUJUKAN</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41170B99" w14:textId="77777777" w:rsidR="006C0134" w:rsidRDefault="00F01407">
       <w:pPr>
@@ -11707,54 +11675,51 @@
         <w:ind w:left="1562" w:right="700" w:hanging="1002"/>
       </w:pPr>
       <w:r>
         <w:t>Abu Bakar M Lauddin, 2016,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Konseling Individual dan Kelompok,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="29"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>C</w:t>
-[...2 lines deleted...]
-        <w:t>itapustaka Media, Perintis, Bandung</w:t>
+        <w:t>Citapustaka Media, Perintis, Bandung</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C24CD2B" w14:textId="77777777" w:rsidR="006C0134" w:rsidRDefault="00F01407">
       <w:pPr>
         <w:ind w:left="1562" w:right="700" w:hanging="1002"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Arikunto, Suharsini. 2006. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Prosedur Penelitian Suatu Pendekatan Praktis, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Bumi Aksara, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Jakarta</w:t>
       </w:r>
     </w:p>
@@ -12047,51 +12012,51 @@
                               <a:lnTo>
                                 <a:pt x="342900" y="0"/>
                               </a:lnTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="52204099" id="Graphic 25" o:spid="_x0000_s1026" style="position:absolute;margin-left:489.75pt;margin-top:12.55pt;width:27pt;height:24.75pt;z-index:-15984640;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="342900,314325" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDLA2/+LwIAAOYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5yPbtiMOMXQIsWA&#10;oivQDDsrshwbk0VNVGLn34+SI8fdThuWg0yJTxTfI5n1bd9qdlIOGzAFX8zmnCkjoWzMoeDfdtt3&#10;HzlDL0wpNBhV8LNCfrt5+2bd2VwtoQZdKscoiMG8swWvvbd5lqGsVStwBlYZclbgWuFp6w5Z6URH&#10;0VudLefzD1kHrrQOpEKk0/vByTcxflUp6b9WFSrPdMEpNx9XF9d9WLPNWuQHJ2zdyEsa4h+yaEVj&#10;6NEx1L3wgh1d80eotpEOECo/k9BmUFWNVJEDsVnMf2PzUgurIhcSB+0oE/6/sPLp9OxYUxZ8+Z4z&#10;I1qq0cNFDjoheTqLOaFe7LMLBNE+gvyB5MheecIGL5i+cm3AEj3WR63Po9aq90zS4epm+WlOFZHk&#10;Wi1uVsNjmcjTZXlE/6AgBhKnR/RDqcpkiTpZsjfJdFTwUGodS+05o1I7zqjU+6HUVvhwL2QXTNZd&#10;M6nHRIK3hZPaQcT5QCLlm5hQpleINlMosZqgki99bQw3YF4RT4D0HYCTd/8OHXubskzhpAZUoWwD&#10;89GIatDhVG8E3ZTbRuvAH91hf6cdOwkSdht/QUu6MoHFZhjqHzphD+WZ+qqjTio4/jwKpzjTXwx1&#10;bpjCZLhk7JPhvL6DOKtReod+138XzjJLZsE9tc8TpLkQeWqMQGrEhpsGPh89VE3ompjbkNFlQ8MU&#10;CVwGP0zrdB9R17+nzS8AAAD//wMAUEsDBBQABgAIAAAAIQDhHI/54AAAAAoBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI89T8MwEIZ3JP6DdUgsiNptSNOGOBWKxIBQB0oXNie+JhHxOYqdD/497gTj3T16&#10;73mzw2I6NuHgWksS1isBDKmyuqVawvnz9XEHzHlFWnWWUMIPOjjktzeZSrWd6QOnk69ZCCGXKgmN&#10;933KuasaNMqtbI8Ubhc7GOXDONRcD2oO4abjGyG23KiWwodG9Vg0WH2fRiOhoFJ8vcXTOSoe3sfF&#10;H8c6mVHK+7vl5RmYx8X/wXDVD+qQB6fSjqQd6yTsk30cUAmbeA3sCogoCptSQvK0BZ5n/H+F/BcA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDLA2/+LwIAAOYEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDhHI/54AAAAAoBAAAPAAAAAAAAAAAAAAAA&#10;AIkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#10;" path="m342900,l,,,314325r342900,l342900,xe" stroked="f">
+              <v:shape w14:anchorId="2E7495AE" id="Graphic 25" o:spid="_x0000_s1026" style="position:absolute;margin-left:489.75pt;margin-top:12.55pt;width:27pt;height:24.75pt;z-index:-15984640;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="342900,314325" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDLA2/+LwIAAOYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5yPbtiMOMXQIsWA&#10;oivQDDsrshwbk0VNVGLn34+SI8fdThuWg0yJTxTfI5n1bd9qdlIOGzAFX8zmnCkjoWzMoeDfdtt3&#10;HzlDL0wpNBhV8LNCfrt5+2bd2VwtoQZdKscoiMG8swWvvbd5lqGsVStwBlYZclbgWuFp6w5Z6URH&#10;0VudLefzD1kHrrQOpEKk0/vByTcxflUp6b9WFSrPdMEpNx9XF9d9WLPNWuQHJ2zdyEsa4h+yaEVj&#10;6NEx1L3wgh1d80eotpEOECo/k9BmUFWNVJEDsVnMf2PzUgurIhcSB+0oE/6/sPLp9OxYUxZ8+Z4z&#10;I1qq0cNFDjoheTqLOaFe7LMLBNE+gvyB5MheecIGL5i+cm3AEj3WR63Po9aq90zS4epm+WlOFZHk&#10;Wi1uVsNjmcjTZXlE/6AgBhKnR/RDqcpkiTpZsjfJdFTwUGodS+05o1I7zqjU+6HUVvhwL2QXTNZd&#10;M6nHRIK3hZPaQcT5QCLlm5hQpleINlMosZqgki99bQw3YF4RT4D0HYCTd/8OHXubskzhpAZUoWwD&#10;89GIatDhVG8E3ZTbRuvAH91hf6cdOwkSdht/QUu6MoHFZhjqHzphD+WZ+qqjTio4/jwKpzjTXwx1&#10;bpjCZLhk7JPhvL6DOKtReod+138XzjJLZsE9tc8TpLkQeWqMQGrEhpsGPh89VE3ompjbkNFlQ8MU&#10;CVwGP0zrdB9R17+nzS8AAAD//wMAUEsDBBQABgAIAAAAIQDhHI/54AAAAAoBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI89T8MwEIZ3JP6DdUgsiNptSNOGOBWKxIBQB0oXNie+JhHxOYqdD/497gTj3T16&#10;73mzw2I6NuHgWksS1isBDKmyuqVawvnz9XEHzHlFWnWWUMIPOjjktzeZSrWd6QOnk69ZCCGXKgmN&#10;933KuasaNMqtbI8Ubhc7GOXDONRcD2oO4abjGyG23KiWwodG9Vg0WH2fRiOhoFJ8vcXTOSoe3sfF&#10;H8c6mVHK+7vl5RmYx8X/wXDVD+qQB6fSjqQd6yTsk30cUAmbeA3sCogoCptSQvK0BZ5n/H+F/BcA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDLA2/+LwIAAOYEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDhHI/54AAAAAoBAAAPAAAAAAAAAAAAAAAA&#10;AIkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#10;" path="m342900,l,,,314325r342900,l342900,xe" stroked="f">
                 <v:path arrowok="t"/>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:t>Bennet,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>2018,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -13692,58 +13657,58 @@
       <w:r>
         <w:t xml:space="preserve">Jakarta Widiastuti, 2017, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Filsafat Ilmu Komunikasi</w:t>
       </w:r>
       <w:r>
         <w:t>, PT Indeks Gramedia, Jakarta</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006C0134">
       <w:pgSz w:w="11910" w:h="16850"/>
       <w:pgMar w:top="1280" w:right="708" w:bottom="280" w:left="1700" w:header="756" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="62BA3CA0" w14:textId="77777777" w:rsidR="00F01407" w:rsidRDefault="00F01407">
+    <w:p w14:paraId="0E7AF981" w14:textId="77777777" w:rsidR="00AE60D0" w:rsidRDefault="00AE60D0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="363E4ED5" w14:textId="77777777" w:rsidR="00F01407" w:rsidRDefault="00F01407">
+    <w:p w14:paraId="267D4236" w14:textId="77777777" w:rsidR="00AE60D0" w:rsidRDefault="00AE60D0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -13789,58 +13754,58 @@
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="3AE3F923" w14:textId="77777777" w:rsidR="006C0134" w:rsidRDefault="006C0134">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:ind w:left="0"/>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="08477106" w14:textId="77777777" w:rsidR="00F01407" w:rsidRDefault="00F01407">
+    <w:p w14:paraId="4FBE5B9C" w14:textId="77777777" w:rsidR="00AE60D0" w:rsidRDefault="00AE60D0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="01BFF7BA" w14:textId="77777777" w:rsidR="00F01407" w:rsidRDefault="00F01407">
+    <w:p w14:paraId="658C559A" w14:textId="77777777" w:rsidR="00AE60D0" w:rsidRDefault="00AE60D0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="735D4F27" w14:textId="77777777" w:rsidR="006C0134" w:rsidRDefault="00F01407">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:ind w:left="0"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
@@ -13895,51 +13860,51 @@
                             <a:lnTo>
                               <a:pt x="5077714" y="0"/>
                             </a:lnTo>
                             <a:close/>
                           </a:path>
                         </a:pathLst>
                       </a:custGeom>
                       <a:solidFill>
                         <a:srgbClr val="D9D9D9"/>
                       </a:solidFill>
                     </wps:spPr>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="0505E2E7" id="Graphic 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:112pt;margin-top:64.1pt;width:399.85pt;height:.5pt;z-index:-15992832;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" coordsize="5078095,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCPC4TSOAIAAOEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFvmzAQfp+0/2D5fYFkS9KgkGpq1GpS&#10;1VVqpj07xgQ04/NsB8i/39nglG5PmyYkc+Y+n7/77o7tbd9I0gpja1A5nc9SSoTiUNTqlNNvh/sP&#10;N5RYx1TBJCiR04uw9Hb3/t2205lYQAWyEIZgEGWzTue0ck5nSWJ5JRpmZ6CFQmcJpmEOt+aUFIZ1&#10;GL2RySJNV0kHptAGuLAWv+4HJ92F+GUpuPtallY4InOK3FxYTViPfk12W5adDNNVzUca7B9YNKxW&#10;eOk11J45Rs6m/iNUU3MDFko349AkUJY1FyEHzGae/pbNS8W0CLmgOFZfZbL/Lyx/ap8NqYucLihR&#10;rMESPYxqLLw4nbYZYl70s/HpWf0I/IdFR/LG4zd2xPSlaTwWkyN9UPpyVVr0jnD8uEzXN+lmSQlH&#10;3+rjMhQiYVk8y8/WPQgIcVj7aN1QpyJarIoW71U0DVbb11mGOjtKsM6GEqzzcaizZs6f8+S8SboJ&#10;kWrk4Z0NtOIAAeZ8Csh2vZ5/oiQmgkxfMVJNsdhkE1T0xbcO8QbMKt2sPC8MFt3xPcCm1/4VOKoZ&#10;w3EJVgw3+bzDlVct8Pqp2hZkXdzXUvr0rTkd76QhLUNZ9xv/jIwnsNAJQ/F9GxyhuGBLddhFObU/&#10;z8wISuQXhU3rBzAaJhrHaBgn7yCMaVDeWHfovzOjiUYzpw575wniSLAstgXy94AB608q+Hx2UNa+&#10;ZwK3gdG4wTkK+Y8z7wd1ug+o1z/T7hcAAAD//wMAUEsDBBQABgAIAAAAIQBXAsv03wAAAAwBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcqtbGRVBCnAqBAlIviBbuTrwkEfY6it0m&#10;/XucExx3ZjT7Jt9OzrITDqHzpOBmJYAh1d501Cj4PJTLDbAQNRltPaGCMwbYFpcXuc6MH+kDT/vY&#10;sFRCIdMK2hj7jPNQt+h0WPkeKXnffnA6pnNouBn0mMqd5VKIO+50R+lDq3t8brH+2R+dgvfRvIhF&#10;sOfFK+/fdm5dllX8Uur6anp6BBZxin9hmPETOhSJqfJHMoFZBVLepi0xGXIjgc0JIdf3wKpZepDA&#10;i5z/H1H8AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAI8LhNI4AgAA4QQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFcCy/TfAAAADAEAAA8AAAAA&#10;AAAAAAAAAAAAkgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACeBQAAAAA=&#10;" path="m5077714,l,,,6096r5077714,l5077714,xe" fillcolor="#d9d9d9" stroked="f">
+            <v:shape w14:anchorId="2770E0E9" id="Graphic 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:112pt;margin-top:64.1pt;width:399.85pt;height:.5pt;z-index:-15992832;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" coordsize="5078095,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCPC4TSOAIAAOEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFvmzAQfp+0/2D5fYFkS9KgkGpq1GpS&#10;1VVqpj07xgQ04/NsB8i/39nglG5PmyYkc+Y+n7/77o7tbd9I0gpja1A5nc9SSoTiUNTqlNNvh/sP&#10;N5RYx1TBJCiR04uw9Hb3/t2205lYQAWyEIZgEGWzTue0ck5nSWJ5JRpmZ6CFQmcJpmEOt+aUFIZ1&#10;GL2RySJNV0kHptAGuLAWv+4HJ92F+GUpuPtallY4InOK3FxYTViPfk12W5adDNNVzUca7B9YNKxW&#10;eOk11J45Rs6m/iNUU3MDFko349AkUJY1FyEHzGae/pbNS8W0CLmgOFZfZbL/Lyx/ap8NqYucLihR&#10;rMESPYxqLLw4nbYZYl70s/HpWf0I/IdFR/LG4zd2xPSlaTwWkyN9UPpyVVr0jnD8uEzXN+lmSQlH&#10;3+rjMhQiYVk8y8/WPQgIcVj7aN1QpyJarIoW71U0DVbb11mGOjtKsM6GEqzzcaizZs6f8+S8SboJ&#10;kWrk4Z0NtOIAAeZ8Csh2vZ5/oiQmgkxfMVJNsdhkE1T0xbcO8QbMKt2sPC8MFt3xPcCm1/4VOKoZ&#10;w3EJVgw3+bzDlVct8Pqp2hZkXdzXUvr0rTkd76QhLUNZ9xv/jIwnsNAJQ/F9GxyhuGBLddhFObU/&#10;z8wISuQXhU3rBzAaJhrHaBgn7yCMaVDeWHfovzOjiUYzpw575wniSLAstgXy94AB608q+Hx2UNa+&#10;ZwK3gdG4wTkK+Y8z7wd1ug+o1z/T7hcAAAD//wMAUEsDBBQABgAIAAAAIQBXAsv03wAAAAwBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcqtbGRVBCnAqBAlIviBbuTrwkEfY6it0m&#10;/XucExx3ZjT7Jt9OzrITDqHzpOBmJYAh1d501Cj4PJTLDbAQNRltPaGCMwbYFpcXuc6MH+kDT/vY&#10;sFRCIdMK2hj7jPNQt+h0WPkeKXnffnA6pnNouBn0mMqd5VKIO+50R+lDq3t8brH+2R+dgvfRvIhF&#10;sOfFK+/fdm5dllX8Uur6anp6BBZxin9hmPETOhSJqfJHMoFZBVLepi0xGXIjgc0JIdf3wKpZepDA&#10;i5z/H1H8AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAI8LhNI4AgAA4QQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFcCy/TfAAAADAEAAA8AAAAA&#10;AAAAAAAAAAAAkgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACeBQAAAAA=&#10;" path="m5077714,l,,,6096r5077714,l5077714,xe" fillcolor="#d9d9d9" stroked="f">
               <v:path arrowok="t"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487324160" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="040CD2AE" wp14:editId="7AFAFEC7">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>1402333</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>467454</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4451985" cy="346710"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -14569,51 +14534,51 @@
                             <a:lnTo>
                               <a:pt x="5077714" y="0"/>
                             </a:lnTo>
                             <a:close/>
                           </a:path>
                         </a:pathLst>
                       </a:custGeom>
                       <a:solidFill>
                         <a:srgbClr val="D9D9D9"/>
                       </a:solidFill>
                     </wps:spPr>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="0A6244AF" id="Graphic 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:112pt;margin-top:64.1pt;width:399.85pt;height:.5pt;z-index:-15991808;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" coordsize="5078095,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBF1Gr4NwIAAOEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFr2zAQfh/sPwi9L3a6Jm1MnDIaWgal&#10;KzRjz4osx2KyTpOU2Pn3O8lW6m1PG8Mgn3yfTt99d+f1Xd8qchLWSdAlnc9ySoTmUEl9KOnX3cOH&#10;W0qcZ7piCrQo6Vk4erd5/27dmUJcQQOqEpZgEO2KzpS08d4UWeZ4I1rmZmCERmcNtmUet/aQVZZ1&#10;GL1V2VWeL7MObGUscOEcft0OTrqJ8etacP+lrp3wRJUUufm42rjuw5pt1qw4WGYayUca7B9YtExq&#10;vPQSass8I0cr/wjVSm7BQe1nHNoM6lpyEXPAbOb5b9m8NsyImAuK48xFJvf/wvLn04slsirpNSWa&#10;tViix1GN6yBOZ1yBmFfzYkN6zjwB/+7Qkf3iCRs3YvratgGLyZE+Kn2+KC16Tzh+XOQ3t/lqQQlH&#10;3/LjIhYiY0U6y4/OPwqIcdjpyfmhTlWyWJMs3utkWqx2qLOKdfaUYJ0tJVjn/VBnw3w4F8gFk3QT&#10;Is3IIzhbOIkdRJgPKSDbm5s5CpQSQaZvGKWnWGyyCSr50tvEeANmma+WgRcGS+70HmDTa/8KnNRM&#10;4bgCJ4abQt7xyosWeP1UbQdKVg9SqZC+s4f9vbLkxFDW7So8I+MJLHbCUPzQBnuozthSHXZRSd2P&#10;I7OCEvVZY9OGAUyGTcY+Gdare4hjGpW3zu/6b8waYtAsqcfeeYY0EqxIbYH8A2DAhpMaPh091DL0&#10;TOQ2MBo3OEcx/3Hmw6BO9xH19mfa/AQAAP//AwBQSwMEFAAGAAgAAAAhAFcCy/TfAAAADAEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFyq1sZFUEKcCoECUi+IFu5OvCQR9jqK3Sb9&#10;e5wTHHdmNPsm307OshMOofOk4GYlgCHV3nTUKPg8lMsNsBA1GW09oYIzBtgWlxe5zowf6QNP+9iw&#10;VEIh0wraGPuM81C36HRY+R4ped9+cDqmc2i4GfSYyp3lUog77nRH6UOre3xusf7ZH52C99G8iEWw&#10;58Ur7992bl2WVfxS6vpqenoEFnGKf2GY8RM6FImp8kcygVkFUt6mLTEZciOBzQkh1/fAqll6kMCL&#10;nP8fUfwCAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARdRq+DcCAADhBAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAVwLL9N8AAAAMAQAADwAAAAAA&#10;AAAAAAAAAACRBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJ0FAAAAAA==&#10;" path="m5077714,l,,,6096r5077714,l5077714,xe" fillcolor="#d9d9d9" stroked="f">
+            <v:shape w14:anchorId="60F9AE59" id="Graphic 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:112pt;margin-top:64.1pt;width:399.85pt;height:.5pt;z-index:-15991808;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" coordsize="5078095,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBF1Gr4NwIAAOEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFr2zAQfh/sPwi9L3a6Jm1MnDIaWgal&#10;KzRjz4osx2KyTpOU2Pn3O8lW6m1PG8Mgn3yfTt99d+f1Xd8qchLWSdAlnc9ySoTmUEl9KOnX3cOH&#10;W0qcZ7piCrQo6Vk4erd5/27dmUJcQQOqEpZgEO2KzpS08d4UWeZ4I1rmZmCERmcNtmUet/aQVZZ1&#10;GL1V2VWeL7MObGUscOEcft0OTrqJ8etacP+lrp3wRJUUufm42rjuw5pt1qw4WGYayUca7B9YtExq&#10;vPQSass8I0cr/wjVSm7BQe1nHNoM6lpyEXPAbOb5b9m8NsyImAuK48xFJvf/wvLn04slsirpNSWa&#10;tViix1GN6yBOZ1yBmFfzYkN6zjwB/+7Qkf3iCRs3YvratgGLyZE+Kn2+KC16Tzh+XOQ3t/lqQQlH&#10;3/LjIhYiY0U6y4/OPwqIcdjpyfmhTlWyWJMs3utkWqx2qLOKdfaUYJ0tJVjn/VBnw3w4F8gFk3QT&#10;Is3IIzhbOIkdRJgPKSDbm5s5CpQSQaZvGKWnWGyyCSr50tvEeANmma+WgRcGS+70HmDTa/8KnNRM&#10;4bgCJ4abQt7xyosWeP1UbQdKVg9SqZC+s4f9vbLkxFDW7So8I+MJLHbCUPzQBnuozthSHXZRSd2P&#10;I7OCEvVZY9OGAUyGTcY+Gdare4hjGpW3zu/6b8waYtAsqcfeeYY0EqxIbYH8A2DAhpMaPh091DL0&#10;TOQ2MBo3OEcx/3Hmw6BO9xH19mfa/AQAAP//AwBQSwMEFAAGAAgAAAAhAFcCy/TfAAAADAEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFyq1sZFUEKcCoECUi+IFu5OvCQR9jqK3Sb9&#10;e5wTHHdmNPsm307OshMOofOk4GYlgCHV3nTUKPg8lMsNsBA1GW09oYIzBtgWlxe5zowf6QNP+9iw&#10;VEIh0wraGPuM81C36HRY+R4ped9+cDqmc2i4GfSYyp3lUog77nRH6UOre3xusf7ZH52C99G8iEWw&#10;58Ur7992bl2WVfxS6vpqenoEFnGKf2GY8RM6FImp8kcygVkFUt6mLTEZciOBzQkh1/fAqll6kMCL&#10;nP8fUfwCAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARdRq+DcCAADhBAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAVwLL9N8AAAAMAQAADwAAAAAA&#10;AAAAAAAAAACRBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJ0FAAAAAA==&#10;" path="m5077714,l,,,6096r5077714,l5077714,xe" fillcolor="#d9d9d9" stroked="f">
               <v:path arrowok="t"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487325184" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EF20E72" wp14:editId="37211716">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>1402333</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>467454</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="5092065" cy="346710"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -14656,59 +14621,51 @@
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Palatino Linotype"/>
                               <w:b/>
                               <w:sz w:val="24"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> PAGE </w:instrText>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Palatino Linotype"/>
                               <w:b/>
                               <w:sz w:val="24"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Palatino Linotype"/>
                               <w:b/>
                               <w:sz w:val="24"/>
                             </w:rPr>
-                            <w:t>2</w:t>
-[...7 lines deleted...]
-                            <w:t>9</w:t>
+                            <w:t>29</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Palatino Linotype"/>
                               <w:b/>
                               <w:sz w:val="24"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Palatino Linotype"/>
                               <w:b/>
                               <w:spacing w:val="31"/>
                               <w:sz w:val="24"/>
                             </w:rPr>
                             <w:t xml:space="preserve">  </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Palatino Linotype"/>
                               <w:b/>
                               <w:sz w:val="24"/>
                             </w:rPr>
                             <w:t>|</w:t>
@@ -14951,59 +14908,51 @@
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Palatino Linotype"/>
                         <w:b/>
                         <w:sz w:val="24"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> PAGE </w:instrText>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Palatino Linotype"/>
                         <w:b/>
                         <w:sz w:val="24"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Palatino Linotype"/>
                         <w:b/>
                         <w:sz w:val="24"/>
                       </w:rPr>
-                      <w:t>2</w:t>
-[...7 lines deleted...]
-                      <w:t>9</w:t>
+                      <w:t>29</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Palatino Linotype"/>
                         <w:b/>
                         <w:sz w:val="24"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Palatino Linotype"/>
                         <w:b/>
                         <w:spacing w:val="31"/>
                         <w:sz w:val="24"/>
                       </w:rPr>
                       <w:t xml:space="preserve">  </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Palatino Linotype"/>
                         <w:b/>
                         <w:sz w:val="24"/>
                       </w:rPr>
                       <w:t>|</w:t>
@@ -15595,73 +15544,74 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7770" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="id" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006C0134"/>
     <w:rsid w:val="006C0134"/>
+    <w:rsid w:val="007673B4"/>
+    <w:rsid w:val="00AE60D0"/>
     <w:rsid w:val="00BC6005"/>
     <w:rsid w:val="00F01407"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -16451,61 +16401,61 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>26195</Characters>
+  <Pages>12</Pages>
+  <Words>4611</Words>
+  <Characters>26287</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>218</Lines>
+  <Lines>219</Lines>
   <Paragraphs>61</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>30729</CharactersWithSpaces>
+  <CharactersWithSpaces>30837</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>irsyad</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2026-02-24T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word 2021</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">